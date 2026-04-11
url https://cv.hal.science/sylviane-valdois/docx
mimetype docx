--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sylviane Valdois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of visual attention on letter recognition and reading acquisition in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1628051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Visual Attention Span Training on Learning to Read and Spell: A Digital‐game‐based Intervention in Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.e576. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modulates the transition from fine-grained, serial processing to coarser-grained, more parallel processing: A computational modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 207, pp.108211. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2023.108211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual‐attention span deficit in developmental dyslexia: Review of evidence for a visual‐attention‐based deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.397-415. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dys.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span as a predictor of reading fluency and reading comprehension in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faris Awadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.868530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling of orthographic learning based on visuo-attentional dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-021-02042-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Cognitive Profiles in Poor Readers: Evidence for a Visual Attention Span-Impaired Subtype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Learning Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (3), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022219420961332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical viewing position effect in developmental dyslexia: A behavioural and modelling investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643294.2021.2004107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’apprentissage orthographique et ses difficultés : apports et critiques des dernières modélisations computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of novel words in adults: Effects of exposure and visual attention on eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.785-804. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2020.1823987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the length effect for words in lexical decision: The role of visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2019.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What bilateral damage of the superior parietal lobes tells us about visual attention disorders in developmental dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pisella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.78-91. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of Allophonic Perception and Visual Attention Span in Developmental Dyslexia: A Joint Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Nguyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Serniclaes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1502. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modulates reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2019.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l’orthographe chez les élèves de 10 à 13 ans : entrainement par dictées guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.55-71. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1045177ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs, votre attention s’il vous plait ! Le rôle de l’attention visuelle en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing reading performance through action video games: the role of visual attention span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Antzaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.14563. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15119-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Stream Segregation in Autism Spectrum Disorder: Benefits and Downsides of Superior Perceptual Processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (5), pp.1553-1561. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-013-2003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Language Modulation of Visual Attention Span: An Arabic-French-Spanish Comparison in Skilled Adult Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faris H. R. Awadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Antzaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.307. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Categorical Perception of Phonemes, Phoneme Awareness, and Visual Attention Span in Developmental Dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Serniclaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Nguyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.e0151015. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0151015.t004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes in Temporal Allocation of Visual Attention: Evidence From the Rapid Serial Visual Presentation (RSVP) Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognition and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.129 - 143. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15248372.2013.824882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of reading skill development using E-Z Reader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyuba Mancheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Reichle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5), pp.657-676. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2015.1024255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention deficits in developmental dyslexia cannot be ascribed solely to poor reading experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (4), pp.225 - 225. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrn3836-c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning during reading: the role of whole-word visual processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.141-158. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2012.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processing of multiple elements in the dyslexic brain: evidence for a superior parietal dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.479. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in savant abilities, absolute pitch, and synesthesia: an autism case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.106. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual attention span intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.120-145. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive mechanisms underlying reading and spelling development in five European orthographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bartling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kunze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of orthographic transparency on typical and atypical reading development: Evidence in French-Spanish bilingual children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Developmental Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (5), pp.1177-1190. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ridd.2014.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic acquisition: Is handwriting better than spelling aloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of developmental dyslexia in European orthographies with varying complexity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Landerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Lyytinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo H T Leppänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (6), pp.686-94. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcpp.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the superior parietal lobules in letter-identity processing within strings: FMRI evidence from skilled and dyslexic readers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.601-12. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of visual processing speed in reading speed development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e58097. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of dyslexia candidate genes in the European cross-linguistic NeuroDys cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darina Czamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom S Scerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria Csépe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2013.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of visual and auditory search in reading and developmental dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.597. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does visual attention span relate to eye movements during reading and copying?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI: 10.1177/0165025413509046. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0165025413509046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical neighborhood effects in pseudoword spelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Rapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, doi: 10.3389/fpsyg.2013.00862. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural dissociation of phonological and visual attention span disorders in developmental dyslexia: FMRI evidence from two case reports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 120 (3), pp.381-94. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2011.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of orthographic processes on letter identity and letter-position encoding in dyslexic children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.154. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de dyslexie développementale avec trouble isolé de l'empan visuo-attentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier-Chaverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. N'Guyen Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.24-35. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.041.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-orthographic character string processing and parietal cortex: a role for visual attention in reading?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (9), pp.2195-204. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual attention span deficit in dyslexia is visual and not verbal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (6), pp.768-73. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired letter-string processing in developmental dyslexia: what visual-to-phonology code mapping disorder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.77-93. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dys.1437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dyslexia: exploring how much phonological and visual attention span disorders are linked to simultaneous auditory processing deficits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11881-012-0074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superior parietal lobule dysfunction in a homogeneous group of dyslexic children with a visual attention span disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. N'Guyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 118 (3), pp.128-38. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global precedence effect in audition and vision: evidence for similar cognitive styles across modalities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (2), pp.329-35. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual processing but no phonological disorder in a child with mixed dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bidet-Ildei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange N’guyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (10), pp.1197-218. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attentional blink in dyslexic children: Parameterizing the deficit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (18), pp.1855-61. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2010.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des difficultés d'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.151.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of developmental phonological dyslexia: Is the attentional deficit in the perception of rapid stimuli sequences amodal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2), pp.231-41. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2009.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and ERP evidence for amodal sluggish attentional shifting in developmental dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (14), pp.4125-35. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionating the multi-character processing deficit in developmental dyslexia: Evidence from two case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Kyllingsbaek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serban C Musca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.717-38. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2009.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'empan visuo-attentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des dyslexies développementales : critères d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the visual attention span on child reading performance: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.230-253. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2008.01387.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory and visual stream segregation in children and adults: an assessment of the amodality assumption of the 'sluggish attentional shifting' theory of dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1302, pp.132-47. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2009.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dyslexia: The visual attention span deficit hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (2), pp.198-230. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2006.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preorthographical constraints on visual word recognition: evidence from a case study of developmental surface dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (6), pp.623-660. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643290701617330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysyllabic pseudo-word processing in reading and lexical decision: Converging evidence from behavioral data, connectionist simulations and functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1085 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French and Spanish-speaking children use different visual and motor units during spelling acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (5), pp.531-561. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690960500095946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length effect in naming and lexical decision: The multitrace memory model's account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2), http://cpl.revues.org/document1005.html. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.1005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphemes as motor units in the acquisition of writing skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (3), pp.313-337. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-005-4321-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllables as functional units in a copying task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (4), pp.432-452. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690960400018378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of orthographic regularity on children's handwriting production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic knowledge develops from the beginning of reading acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91, pp.B11-B22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive deficits responsible for developmental dyslexia: Review of evidence for a visual attentional deficit hypothesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.339-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production écrite en copie: Une approche visuo-orthographique et graphomotrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (2), pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy without priming in early spelling development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.693-716. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025883815395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of developmental dyslexia according to a multi-trace memory model of reading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (1), pp.HTTP://CPL.REVUES.ORG/DOCUMENT92.HTML. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological and visual processing deﬁcits can dissociate in developmental dyslexia: Evidence from two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.541-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length effect during word and pseudo-word reading. An event-related fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (3), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nrc.10027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A connectionist multiple-trace memory model for polysyllabic word reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 105 (4), pp.678-723. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0033-295x.105.4.678-723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention and cross-linguistic effects in reading: Simulations with BRAID-Acq, a probabilistic model of reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, San Francisco CA, United States. pp.5721-5728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing online and post-processing pronunciation correction during orthographic incidental learning: A computational study with the BRAID-Acq model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands. pp.2718-2724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian comparators: a probabilistic modeling tool for similarity evaluation between predicted and perceived patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-attention span training improves reading and spelling acquisition: A large-scale longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de dispositifs numériques innovants pour l’apprentissage de la lecture et de l’anglais : une expérimentation longitudinale en condition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021 - 2ème édition du Colloque de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUENCE : projet de conception et d’expérimentation in-situ, longitudinale et à grande échelle d’applications tablettes pour prévenir les difficultés d’apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating length and frequency effects across multiple tasks with the Bayesian model BRAID-Phon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Saghiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Virtual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Toronto, Canada. pp.3158-3163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling opposite neighborhood frequency effects in lexical decision: Evidence from a novel probabilistic model of visual word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of the Cognitive Science Society (CogSci 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madison, WI, United States. pp.2238-2243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do action video games improve reading performance? Theoretical framework and design principles of an educational software, based on visuo-attentional training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l'Ecole / International Symposium for Educational Literacy (SILE/ISEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span at kindergarten predicts reading speed at grade 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th BDA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of phonological, RAN and VA span deficits in 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous cognitive profiles of 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Applied Psychology ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual-attention span intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexic remediation programs: what to look for and how to pick one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWORDD conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual motor & attention aspects of dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of human performance in a visual processing training software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.467-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déficit visuo-attentionnel, trouble de la lecture et production de séquences motrices : étude d’un cas de dyslexie développementale mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bidet-Ildei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la société française de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI evidence for the ACV98 connectionist model in reading and lexical decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. pp.S28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'apprentissage de la lecture de la recherche fondamentale à la diffusion d'une application pour les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond the self-teaching theory with BRAID-Acq, a Bayesian model of reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling visuo-attentional exploration trajectories of new words during orthographic learning by dyslexic readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Association for Psychological Science (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of new words: from looking to memorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAID: a new Bayesian word Recognition model with Attention, Interference and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling opposite neighborhood frequency effects in lexical decision: Evidence from a novel probabilistic model of visual word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Society of Scientific Studies of Reading (SSSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Word Length Effect in Lexical Decision: The Role of Visual Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States. pp.80-81, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Optimal Viewing Position with BRAID: The Role of Visual Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Atypical Viewing Position Curves of Dyslexic Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States. pp.107, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Society of Scientific Studies of Reading (SSSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modelling of visual attention in word recognition: simulating optimal viewing position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic self-teaching during reading: effect of simultaneous versus sequential presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evasion, l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boulenger-Parol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions Hatier, 2023, 978-2-401-10418-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anahita Basirat; Lucie Macchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes en Psycholinguistique et Neurolinguistique : Manuel pour étudiants et praticiens en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2025, 280736568X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déficit de l’empan visuo-attentionnel est-il à l’origine de certaines formes de dyslexies chez l’enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dyslexies du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.104-127, 2023, 9782294775697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner l’empan visuo-attentionnel améliore le niveau de lecture des enfants dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bois-Parriaud; Sophie Joly-Froment; Agnès Witko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités du langage écrit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho-Edition, pp.115-132, 2022, 978-2-36235-141-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences Cognitives Développementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck supérieur, pp.129-151, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles computationnels de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neurolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-182, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage écrit et empan visuo-attentionnel : une étude longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Marec-Breton, A. S. Besse, F. de La Haye, N. Bonneton &amp; E. Bonjour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Cognitive de l'apprentissage de la langue écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.132-141, 2009, Psychologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de base pour l'élaboration d'un modèle connexionniste psychologiquement plausible de l'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Kail, M. Fayol &amp; M. Hickman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues première et seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, Sous presse, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI Evidence for ACV98 Connectionist Model for Reading of Mono and Multi-Syllabic Words and Pseudo-Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. J. Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Mapping and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc., New-York, pp.181-199, 2006, Chapter VII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sylviane Valdois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of visual attention on letter recognition and reading acquisition in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1628051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Visual Attention Span Training on Learning to Read and Spell: A Digital‐game‐based Intervention in Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.e576. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modulates the transition from fine-grained, serial processing to coarser-grained, more parallel processing: A computational modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 207, pp.108211. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2023.108211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual‐attention span deficit in developmental dyslexia: Review of evidence for a visual‐attention‐based deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.397-415. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dys.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span as a predictor of reading fluency and reading comprehension in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faris Awadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.868530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling of orthographic learning based on visuo-attentional dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-021-02042-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Cognitive Profiles in Poor Readers: Evidence for a Visual Attention Span-Impaired Subtype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Learning Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (3), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022219420961332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical viewing position effect in developmental dyslexia: A behavioural and modelling investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643294.2021.2004107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’apprentissage orthographique et ses difficultés : apports et critiques des dernières modélisations computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of novel words in adults: Effects of exposure and visual attention on eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.785-804. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2020.1823987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What bilateral damage of the superior parietal lobes tells us about visual attention disorders in developmental dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pisella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.78-91. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the length effect for words in lexical decision: The role of visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2019.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modulates reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2019.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of Allophonic Perception and Visual Attention Span in Developmental Dyslexia: A Joint Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Nguyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Serniclaes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1502. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l’orthographe chez les élèves de 10 à 13 ans : entrainement par dictées guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.55-71. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1045177ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs, votre attention s’il vous plait ! Le rôle de l’attention visuelle en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing reading performance through action video games: the role of visual attention span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Antzaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.14563. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15119-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Stream Segregation in Autism Spectrum Disorder: Benefits and Downsides of Superior Perceptual Processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (5), pp.1553-1561. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-013-2003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Language Modulation of Visual Attention Span: An Arabic-French-Spanish Comparison in Skilled Adult Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faris H. R. Awadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Antzaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.307. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Categorical Perception of Phonemes, Phoneme Awareness, and Visual Attention Span in Developmental Dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Serniclaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Nguyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.e0151015. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0151015.t004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes in Temporal Allocation of Visual Attention: Evidence From the Rapid Serial Visual Presentation (RSVP) Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognition and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.129 - 143. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15248372.2013.824882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of reading skill development using E-Z Reader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyuba Mancheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Reichle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5), pp.657-676. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2015.1024255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention deficits in developmental dyslexia cannot be ascribed solely to poor reading experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (4), pp.225 - 225. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrn3836-c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning during reading: the role of whole-word visual processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.141-158. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2012.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processing of multiple elements in the dyslexic brain: evidence for a superior parietal dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.479. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of orthographic transparency on typical and atypical reading development: Evidence in French-Spanish bilingual children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Developmental Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (5), pp.1177-1190. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ridd.2014.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive mechanisms underlying reading and spelling development in five European orthographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bartling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kunze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual attention span intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.120-145. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in savant abilities, absolute pitch, and synesthesia: an autism case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.106. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic acquisition: Is handwriting better than spelling aloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of developmental dyslexia in European orthographies with varying complexity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Landerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Lyytinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo H T Leppänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (6), pp.686-94. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcpp.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of visual and auditory search in reading and developmental dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.597. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of dyslexia candidate genes in the European cross-linguistic NeuroDys cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darina Czamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom S Scerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria Csépe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2013.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of visual processing speed in reading speed development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e58097. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the superior parietal lobules in letter-identity processing within strings: FMRI evidence from skilled and dyslexic readers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.601-12. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical neighborhood effects in pseudoword spelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Rapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, doi: 10.3389/fpsyg.2013.00862. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does visual attention span relate to eye movements during reading and copying?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI: 10.1177/0165025413509046. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0165025413509046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-orthographic character string processing and parietal cortex: a role for visual attention in reading?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (9), pp.2195-204. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de dyslexie développementale avec trouble isolé de l'empan visuo-attentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier-Chaverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. N'Guyen Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.24-35. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.041.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of orthographic processes on letter identity and letter-position encoding in dyslexic children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.154. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural dissociation of phonological and visual attention span disorders in developmental dyslexia: FMRI evidence from two case reports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 120 (3), pp.381-94. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2011.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual attention span deficit in dyslexia is visual and not verbal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (6), pp.768-73. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired letter-string processing in developmental dyslexia: what visual-to-phonology code mapping disorder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.77-93. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dys.1437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dyslexia: exploring how much phonological and visual attention span disorders are linked to simultaneous auditory processing deficits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11881-012-0074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superior parietal lobule dysfunction in a homogeneous group of dyslexic children with a visual attention span disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. N'Guyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 118 (3), pp.128-38. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual processing but no phonological disorder in a child with mixed dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bidet-Ildei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange N’guyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (10), pp.1197-218. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global precedence effect in audition and vision: evidence for similar cognitive styles across modalities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (2), pp.329-35. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attentional blink in dyslexic children: Parameterizing the deficit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (18), pp.1855-61. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2010.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of developmental phonological dyslexia: Is the attentional deficit in the perception of rapid stimuli sequences amodal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2), pp.231-41. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2009.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des difficultés d'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.151.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and ERP evidence for amodal sluggish attentional shifting in developmental dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (14), pp.4125-35. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'empan visuo-attentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionating the multi-character processing deficit in developmental dyslexia: Evidence from two case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Kyllingsbaek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serban C Musca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.717-38. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2009.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the visual attention span on child reading performance: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.230-253. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2008.01387.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des dyslexies développementales : critères d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory and visual stream segregation in children and adults: an assessment of the amodality assumption of the 'sluggish attentional shifting' theory of dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1302, pp.132-47. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2009.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dyslexia: The visual attention span deficit hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (2), pp.198-230. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2006.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preorthographical constraints on visual word recognition: evidence from a case study of developmental surface dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (6), pp.623-660. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643290701617330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French and Spanish-speaking children use different visual and motor units during spelling acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (5), pp.531-561. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690960500095946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length effect in naming and lexical decision: The multitrace memory model's account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2), http://cpl.revues.org/document1005.html. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.1005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysyllabic pseudo-word processing in reading and lexical decision: Converging evidence from behavioral data, connectionist simulations and functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1085 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphemes as motor units in the acquisition of writing skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (3), pp.313-337. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-005-4321-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllables as functional units in a copying task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (4), pp.432-452. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690960400018378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of orthographic regularity on children's handwriting production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic knowledge develops from the beginning of reading acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91, pp.B11-B22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive deficits responsible for developmental dyslexia: Review of evidence for a visual attentional deficit hypothesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.339-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production écrite en copie: Une approche visuo-orthographique et graphomotrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (2), pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of developmental dyslexia according to a multi-trace memory model of reading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (1), pp.HTTP://CPL.REVUES.ORG/DOCUMENT92.HTML. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy without priming in early spelling development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.693-716. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025883815395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological and visual processing deﬁcits can dissociate in developmental dyslexia: Evidence from two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.541-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length effect during word and pseudo-word reading. An event-related fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (3), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nrc.10027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A connectionist multiple-trace memory model for polysyllabic word reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 105 (4), pp.678-723. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0033-295x.105.4.678-723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention and cross-linguistic effects in reading: Simulations with BRAID-Acq, a probabilistic model of reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, San Francisco CA, United States. pp.5721-5728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing online and post-processing pronunciation correction during orthographic incidental learning: A computational study with the BRAID-Acq model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands. pp.2718-2724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian comparators: a probabilistic modeling tool for similarity evaluation between predicted and perceived patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-attention span training improves reading and spelling acquisition: A large-scale longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de dispositifs numériques innovants pour l’apprentissage de la lecture et de l’anglais : une expérimentation longitudinale en condition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021 - 2ème édition du Colloque de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUENCE : projet de conception et d’expérimentation in-situ, longitudinale et à grande échelle d’applications tablettes pour prévenir les difficultés d’apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating length and frequency effects across multiple tasks with the Bayesian model BRAID-Phon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Saghiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Virtual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Toronto, Canada. pp.3158-3163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling opposite neighborhood frequency effects in lexical decision: Evidence from a novel probabilistic model of visual word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of the Cognitive Science Society (CogSci 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madison, WI, United States. pp.2238-2243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do action video games improve reading performance? Theoretical framework and design principles of an educational software, based on visuo-attentional training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l'Ecole / International Symposium for Educational Literacy (SILE/ISEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span at kindergarten predicts reading speed at grade 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th BDA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of phonological, RAN and VA span deficits in 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous cognitive profiles of 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Applied Psychology ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual-attention span intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexic remediation programs: what to look for and how to pick one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWORDD conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual motor & attention aspects of dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of human performance in a visual processing training software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.467-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déficit visuo-attentionnel, trouble de la lecture et production de séquences motrices : étude d’un cas de dyslexie développementale mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bidet-Ildei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la société française de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI evidence for the ACV98 connectionist model in reading and lexical decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. pp.S28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'apprentissage de la lecture de la recherche fondamentale à la diffusion d'une application pour les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond the self-teaching theory with BRAID-Acq, a Bayesian model of reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling visuo-attentional exploration trajectories of new words during orthographic learning by dyslexic readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Association for Psychological Science (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of new words: from looking to memorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAID: a new Bayesian word Recognition model with Attention, Interference and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling opposite neighborhood frequency effects in lexical decision: Evidence from a novel probabilistic model of visual word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Society of Scientific Studies of Reading (SSSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Optimal Viewing Position with BRAID: The Role of Visual Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Atypical Viewing Position Curves of Dyslexic Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States. pp.107, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Word Length Effect in Lexical Decision: The Role of Visual Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States. pp.80-81, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Society of Scientific Studies of Reading (SSSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modelling of visual attention in word recognition: simulating optimal viewing position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic self-teaching during reading: effect of simultaneous versus sequential presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evasion, l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boulenger-Parol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions Hatier, 2023, 978-2-401-10418-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anahita Basirat; Lucie Macchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes en Psycholinguistique et Neurolinguistique : Manuel pour étudiants et praticiens en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2025, 280736568X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déficit de l’empan visuo-attentionnel est-il à l’origine de certaines formes de dyslexies chez l’enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dyslexies du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.104-127, 2023, 9782294775697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner l’empan visuo-attentionnel améliore le niveau de lecture des enfants dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bois-Parriaud; Sophie Joly-Froment; Agnès Witko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités du langage écrit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho-Edition, pp.115-132, 2022, 978-2-36235-141-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences Cognitives Développementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck supérieur, pp.129-151, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles computationnels de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neurolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-182, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage écrit et empan visuo-attentionnel : une étude longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Marec-Breton, A. S. Besse, F. de La Haye, N. Bonneton &amp; E. Bonjour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Cognitive de l'apprentissage de la langue écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.132-141, 2009, Psychologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de base pour l'élaboration d'un modèle connexionniste psychologiquement plausible de l'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Kail, M. Fayol &amp; M. Hickman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues première et seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, Sous presse, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI Evidence for ACV98 Connectionist Model for Reading of Mono and Multi-Syllabic Words and Pseudo-Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. J. Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Mapping and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc., New-York, pp.181-199, 2006, Chapter VII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05297887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghandour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1628051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steinhilber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03756740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1724" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03845042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris Awadh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Zoubrinetzky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.868530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03624916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02042-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219420961332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03582350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ph&#233;nix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2021.2004107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2020.1823987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097508v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.03.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pisella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.08.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Collet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Nguyen-Morel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01502" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.10.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045177ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Antzaka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15119-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-013-2003-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris H. R. Awadh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00307" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151015.t004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2013.824882" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mancheva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reichle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2015.1024255" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676813v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lobier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn3836-c1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaves" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2012.01551.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00479" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959687v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dawson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.11.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WNQ2DKT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Moll" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bartling" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bruder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kunze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2013.09.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.01.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6B7F5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945207v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Landerl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Lyytinen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo H T Lepp&#228;nen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861977v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.12.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQ2375P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058097" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Czamara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S Scerri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Cs&#233;pe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.199" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905283v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00597" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025413509046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945204v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Tainturier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Roberts" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Rapp" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00862" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pernet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2011.12.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG3FXQ6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965206v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00154" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier-Chaverot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peiffer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. N'Guyen Morel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.041.0024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861976v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFGPBS4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.09.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBF87FL6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1437" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-012-0074-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RHLGNZKW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. D&#233;monet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. N'Guyen-Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Le Bas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.06.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2WBCR0L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.08.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZB20V41-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965218v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange N&#8217;guyen-Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.05.011" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVW1QDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828661v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2010.06.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.151.0089" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832799v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.03.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZDP8CLH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dering" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.09.027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0BNQMP6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965219v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Kyllingsbaek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban C Musca" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Peiffer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.11.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHTXNK32-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965252v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968108v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2008.01387.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thierry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.07.037" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SB2628-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817777v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.05.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale No&#235;l" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290701617330" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carbonnel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ans" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.02.049" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WLGHWD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835601v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960500095946" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172401v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.1005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835616v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-005-4321-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11WVNWMM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835603v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960400018378" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.463" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114629v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826009v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835646v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826015v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025883815395" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826010v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.92" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826014v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798687v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nrc.10027" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVGPJJVZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171057v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0033-295x.105.4.678-723" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216448v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charrier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747777v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422099v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187570v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913396v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saghiran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004333v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838743v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916858v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917682v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998723v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968944v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917892v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530368v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173012v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04006025v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813442v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813454v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817715v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813446v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004242v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004264v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004148v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004121v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004109v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004280v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917928v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548916v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulenger-Parol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05110225v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109916v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109949v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997281v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420329v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817793v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173443v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172928v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05297887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghandour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1628051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steinhilber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03756740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1724" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03845042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris Awadh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Zoubrinetzky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.868530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03624916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02042-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219420961332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03582350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ph&#233;nix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2021.2004107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2020.1823987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pisella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.08.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.10.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Collet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Nguyen-Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045177ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Antzaka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15119-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-013-2003-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris H. R. Awadh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00307" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151015.t004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2013.824882" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mancheva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reichle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2015.1024255" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676813v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lobier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn3836-c1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaves" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2012.01551.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00479" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.01.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6B7F5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Moll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bartling" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bruder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kunze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2013.09.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.11.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WNQ2DKT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dawson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00106" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945207v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Landerl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Lyytinen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo H T Lepp&#228;nen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00597" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Czamara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S Scerri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Cs&#233;pe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.199" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058097" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.12.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQ2375P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Tainturier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Roberts" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Rapp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00862" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025413509046" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861976v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFGPBS4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier-Chaverot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peiffer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. N'Guyen Morel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.041.0024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00154" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798603v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pernet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2011.12.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG3FXQ6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.09.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBF87FL6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1437" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-012-0074-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RHLGNZKW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. D&#233;monet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. N'Guyen-Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Le Bas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.06.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2WBCR0L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange N&#8217;guyen-Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.05.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVW1QDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.08.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZB20V41-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828661v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2010.06.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832799v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.03.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZDP8CLH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965251v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.151.0089" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dering" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.09.027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0BNQMP6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Kyllingsbaek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban C Musca" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Peiffer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.11.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHTXNK32-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817785v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2008.01387.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968108v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thierry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.07.037" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SB2628-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817777v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.05.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale No&#235;l" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290701617330" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835601v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960500095946" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172401v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carbonnel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ans" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.1005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172746v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.02.049" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WLGHWD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835616v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-005-4321-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11WVNWMM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835603v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960400018378" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.463" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114629v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826009v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835646v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826010v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.92" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826015v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025883815395" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826014v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798687v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nrc.10027" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVGPJJVZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171057v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0033-295x.105.4.678-723" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216448v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charrier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747777v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422099v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187570v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913396v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saghiran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004333v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838743v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916858v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917682v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998723v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968944v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917892v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530368v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173012v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04006025v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813442v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817715v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813454v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813446v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004242v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004264v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004121v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004109v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004148v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004280v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917928v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548916v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulenger-Parol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05110225v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109916v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109949v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997281v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420329v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817793v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173443v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172928v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>