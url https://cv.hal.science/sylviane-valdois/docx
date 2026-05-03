--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sylviane Valdois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of visual attention on letter recognition and reading acquisition in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1628051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Visual Attention Span Training on Learning to Read and Spell: A Digital‐game‐based Intervention in Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.e576. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modulates the transition from fine-grained, serial processing to coarser-grained, more parallel processing: A computational modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 207, pp.108211. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2023.108211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual‐attention span deficit in developmental dyslexia: Review of evidence for a visual‐attention‐based deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.397-415. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dys.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span as a predictor of reading fluency and reading comprehension in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faris Awadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.868530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling of orthographic learning based on visuo-attentional dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-021-02042-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Cognitive Profiles in Poor Readers: Evidence for a Visual Attention Span-Impaired Subtype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Learning Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (3), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022219420961332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical viewing position effect in developmental dyslexia: A behavioural and modelling investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643294.2021.2004107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’apprentissage orthographique et ses difficultés : apports et critiques des dernières modélisations computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of novel words in adults: Effects of exposure and visual attention on eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.785-804. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2020.1823987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What bilateral damage of the superior parietal lobes tells us about visual attention disorders in developmental dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pisella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.78-91. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the length effect for words in lexical decision: The role of visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2019.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modulates reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2019.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of Allophonic Perception and Visual Attention Span in Developmental Dyslexia: A Joint Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Nguyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Serniclaes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1502. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l’orthographe chez les élèves de 10 à 13 ans : entrainement par dictées guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.55-71. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1045177ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs, votre attention s’il vous plait ! Le rôle de l’attention visuelle en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing reading performance through action video games: the role of visual attention span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Antzaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.14563. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15119-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Stream Segregation in Autism Spectrum Disorder: Benefits and Downsides of Superior Perceptual Processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (5), pp.1553-1561. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-013-2003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Language Modulation of Visual Attention Span: An Arabic-French-Spanish Comparison in Skilled Adult Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faris H. R. Awadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Antzaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.307. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Categorical Perception of Phonemes, Phoneme Awareness, and Visual Attention Span in Developmental Dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Serniclaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Nguyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.e0151015. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0151015.t004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes in Temporal Allocation of Visual Attention: Evidence From the Rapid Serial Visual Presentation (RSVP) Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognition and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.129 - 143. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15248372.2013.824882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of reading skill development using E-Z Reader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyuba Mancheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Reichle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5), pp.657-676. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2015.1024255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention deficits in developmental dyslexia cannot be ascribed solely to poor reading experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (4), pp.225 - 225. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrn3836-c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning during reading: the role of whole-word visual processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.141-158. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2012.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processing of multiple elements in the dyslexic brain: evidence for a superior parietal dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.479. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of orthographic transparency on typical and atypical reading development: Evidence in French-Spanish bilingual children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Developmental Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (5), pp.1177-1190. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ridd.2014.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive mechanisms underlying reading and spelling development in five European orthographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bartling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kunze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual attention span intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.120-145. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in savant abilities, absolute pitch, and synesthesia: an autism case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.106. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic acquisition: Is handwriting better than spelling aloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of developmental dyslexia in European orthographies with varying complexity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Landerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Lyytinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo H T Leppänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (6), pp.686-94. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcpp.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of visual and auditory search in reading and developmental dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.597. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of dyslexia candidate genes in the European cross-linguistic NeuroDys cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darina Czamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom S Scerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria Csépe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2013.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of visual processing speed in reading speed development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e58097. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the superior parietal lobules in letter-identity processing within strings: FMRI evidence from skilled and dyslexic readers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.601-12. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical neighborhood effects in pseudoword spelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Rapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, doi: 10.3389/fpsyg.2013.00862. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does visual attention span relate to eye movements during reading and copying?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI: 10.1177/0165025413509046. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0165025413509046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-orthographic character string processing and parietal cortex: a role for visual attention in reading?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (9), pp.2195-204. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de dyslexie développementale avec trouble isolé de l'empan visuo-attentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier-Chaverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. N'Guyen Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.24-35. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.041.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of orthographic processes on letter identity and letter-position encoding in dyslexic children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.154. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural dissociation of phonological and visual attention span disorders in developmental dyslexia: FMRI evidence from two case reports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 120 (3), pp.381-94. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2011.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual attention span deficit in dyslexia is visual and not verbal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (6), pp.768-73. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired letter-string processing in developmental dyslexia: what visual-to-phonology code mapping disorder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.77-93. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dys.1437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dyslexia: exploring how much phonological and visual attention span disorders are linked to simultaneous auditory processing deficits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11881-012-0074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superior parietal lobule dysfunction in a homogeneous group of dyslexic children with a visual attention span disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. N'Guyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 118 (3), pp.128-38. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual processing but no phonological disorder in a child with mixed dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bidet-Ildei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange N’guyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (10), pp.1197-218. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global precedence effect in audition and vision: evidence for similar cognitive styles across modalities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (2), pp.329-35. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attentional blink in dyslexic children: Parameterizing the deficit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (18), pp.1855-61. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2010.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of developmental phonological dyslexia: Is the attentional deficit in the perception of rapid stimuli sequences amodal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2), pp.231-41. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2009.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des difficultés d'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.151.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and ERP evidence for amodal sluggish attentional shifting in developmental dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (14), pp.4125-35. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'empan visuo-attentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionating the multi-character processing deficit in developmental dyslexia: Evidence from two case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Kyllingsbaek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serban C Musca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.717-38. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2009.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the visual attention span on child reading performance: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.230-253. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2008.01387.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des dyslexies développementales : critères d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory and visual stream segregation in children and adults: an assessment of the amodality assumption of the 'sluggish attentional shifting' theory of dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1302, pp.132-47. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2009.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dyslexia: The visual attention span deficit hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (2), pp.198-230. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2006.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preorthographical constraints on visual word recognition: evidence from a case study of developmental surface dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (6), pp.623-660. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643290701617330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French and Spanish-speaking children use different visual and motor units during spelling acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (5), pp.531-561. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690960500095946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length effect in naming and lexical decision: The multitrace memory model's account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2), http://cpl.revues.org/document1005.html. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.1005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysyllabic pseudo-word processing in reading and lexical decision: Converging evidence from behavioral data, connectionist simulations and functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1085 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphemes as motor units in the acquisition of writing skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (3), pp.313-337. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-005-4321-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllables as functional units in a copying task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (4), pp.432-452. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690960400018378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of orthographic regularity on children's handwriting production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic knowledge develops from the beginning of reading acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91, pp.B11-B22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive deficits responsible for developmental dyslexia: Review of evidence for a visual attentional deficit hypothesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.339-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production écrite en copie: Une approche visuo-orthographique et graphomotrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (2), pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of developmental dyslexia according to a multi-trace memory model of reading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (1), pp.HTTP://CPL.REVUES.ORG/DOCUMENT92.HTML. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy without priming in early spelling development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.693-716. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025883815395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological and visual processing deﬁcits can dissociate in developmental dyslexia: Evidence from two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.541-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length effect during word and pseudo-word reading. An event-related fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (3), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nrc.10027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A connectionist multiple-trace memory model for polysyllabic word reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 105 (4), pp.678-723. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0033-295x.105.4.678-723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention and cross-linguistic effects in reading: Simulations with BRAID-Acq, a probabilistic model of reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, San Francisco CA, United States. pp.5721-5728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing online and post-processing pronunciation correction during orthographic incidental learning: A computational study with the BRAID-Acq model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands. pp.2718-2724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian comparators: a probabilistic modeling tool for similarity evaluation between predicted and perceived patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-attention span training improves reading and spelling acquisition: A large-scale longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de dispositifs numériques innovants pour l’apprentissage de la lecture et de l’anglais : une expérimentation longitudinale en condition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021 - 2ème édition du Colloque de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUENCE : projet de conception et d’expérimentation in-situ, longitudinale et à grande échelle d’applications tablettes pour prévenir les difficultés d’apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating length and frequency effects across multiple tasks with the Bayesian model BRAID-Phon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Saghiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Virtual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Toronto, Canada. pp.3158-3163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling opposite neighborhood frequency effects in lexical decision: Evidence from a novel probabilistic model of visual word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of the Cognitive Science Society (CogSci 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madison, WI, United States. pp.2238-2243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do action video games improve reading performance? Theoretical framework and design principles of an educational software, based on visuo-attentional training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l'Ecole / International Symposium for Educational Literacy (SILE/ISEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span at kindergarten predicts reading speed at grade 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th BDA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of phonological, RAN and VA span deficits in 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous cognitive profiles of 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Applied Psychology ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual-attention span intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexic remediation programs: what to look for and how to pick one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWORDD conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual motor & attention aspects of dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of human performance in a visual processing training software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.467-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déficit visuo-attentionnel, trouble de la lecture et production de séquences motrices : étude d’un cas de dyslexie développementale mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bidet-Ildei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la société française de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI evidence for the ACV98 connectionist model in reading and lexical decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. pp.S28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'apprentissage de la lecture de la recherche fondamentale à la diffusion d'une application pour les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond the self-teaching theory with BRAID-Acq, a Bayesian model of reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling visuo-attentional exploration trajectories of new words during orthographic learning by dyslexic readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Association for Psychological Science (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of new words: from looking to memorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAID: a new Bayesian word Recognition model with Attention, Interference and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling opposite neighborhood frequency effects in lexical decision: Evidence from a novel probabilistic model of visual word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Society of Scientific Studies of Reading (SSSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Optimal Viewing Position with BRAID: The Role of Visual Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Atypical Viewing Position Curves of Dyslexic Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States. pp.107, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Word Length Effect in Lexical Decision: The Role of Visual Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States. pp.80-81, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Society of Scientific Studies of Reading (SSSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modelling of visual attention in word recognition: simulating optimal viewing position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic self-teaching during reading: effect of simultaneous versus sequential presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evasion, l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boulenger-Parol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions Hatier, 2023, 978-2-401-10418-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anahita Basirat; Lucie Macchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes en Psycholinguistique et Neurolinguistique : Manuel pour étudiants et praticiens en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2025, 280736568X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déficit de l’empan visuo-attentionnel est-il à l’origine de certaines formes de dyslexies chez l’enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dyslexies du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.104-127, 2023, 9782294775697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner l’empan visuo-attentionnel améliore le niveau de lecture des enfants dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bois-Parriaud; Sophie Joly-Froment; Agnès Witko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités du langage écrit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho-Edition, pp.115-132, 2022, 978-2-36235-141-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences Cognitives Développementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck supérieur, pp.129-151, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles computationnels de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neurolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-182, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage écrit et empan visuo-attentionnel : une étude longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Marec-Breton, A. S. Besse, F. de La Haye, N. Bonneton &amp; E. Bonjour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Cognitive de l'apprentissage de la langue écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.132-141, 2009, Psychologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de base pour l'élaboration d'un modèle connexionniste psychologiquement plausible de l'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Kail, M. Fayol &amp; M. Hickman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues première et seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, Sous presse, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI Evidence for ACV98 Connectionist Model for Reading of Mono and Multi-Syllabic Words and Pseudo-Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. J. Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Mapping and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc., New-York, pp.181-199, 2006, Chapter VII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sylviane Valdois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of visual attention on letter recognition and reading acquisition in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1628051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Visual Attention Span Training on Learning to Read and Spell: A Digital‐game‐based Intervention in Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.e576. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modulates the transition from fine-grained, serial processing to coarser-grained, more parallel processing: A computational modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 207, pp.108211. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2023.108211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual‐attention span deficit in developmental dyslexia: Review of evidence for a visual‐attention‐based deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.397-415. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dys.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span as a predictor of reading fluency and reading comprehension in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faris Awadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.868530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling of orthographic learning based on visuo-attentional dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-021-02042-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Cognitive Profiles in Poor Readers: Evidence for a Visual Attention Span-Impaired Subtype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Learning Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (3), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022219420961332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical viewing position effect in developmental dyslexia: A behavioural and modelling investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643294.2021.2004107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’apprentissage orthographique et ses difficultés : apports et critiques des dernières modélisations computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of novel words in adults: Effects of exposure and visual attention on eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.785-804. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2020.1823987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of Allophonic Perception and Visual Attention Span in Developmental Dyslexia: A Joint Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Nguyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Serniclaes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1502. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modulates reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2019.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the length effect for words in lexical decision: The role of visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2019.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What bilateral damage of the superior parietal lobes tells us about visual attention disorders in developmental dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pisella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.78-91. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l’orthographe chez les élèves de 10 à 13 ans : entrainement par dictées guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.55-71. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1045177ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs, votre attention s’il vous plait ! Le rôle de l’attention visuelle en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing reading performance through action video games: the role of visual attention span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Antzaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.14563. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15119-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Stream Segregation in Autism Spectrum Disorder: Benefits and Downsides of Superior Perceptual Processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (5), pp.1553-1561. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-013-2003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Categorical Perception of Phonemes, Phoneme Awareness, and Visual Attention Span in Developmental Dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Serniclaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Nguyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.e0151015. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0151015.t004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Language Modulation of Visual Attention Span: An Arabic-French-Spanish Comparison in Skilled Adult Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faris H. R. Awadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Antzaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.307. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of reading skill development using E-Z Reader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyuba Mancheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Reichle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5), pp.657-676. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2015.1024255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention deficits in developmental dyslexia cannot be ascribed solely to poor reading experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (4), pp.225 - 225. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrn3836-c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning during reading: the role of whole-word visual processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.141-158. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2012.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes in Temporal Allocation of Visual Attention: Evidence From the Rapid Serial Visual Presentation (RSVP) Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognition and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.129 - 143. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15248372.2013.824882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in savant abilities, absolute pitch, and synesthesia: an autism case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.106. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual attention span intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.120-145. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of orthographic transparency on typical and atypical reading development: Evidence in French-Spanish bilingual children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Developmental Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (5), pp.1177-1190. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ridd.2014.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive mechanisms underlying reading and spelling development in five European orthographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bartling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kunze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic acquisition: Is handwriting better than spelling aloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processing of multiple elements in the dyslexic brain: evidence for a superior parietal dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.479. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the superior parietal lobules in letter-identity processing within strings: FMRI evidence from skilled and dyslexic readers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.601-12. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of visual processing speed in reading speed development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e58097. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of dyslexia candidate genes in the European cross-linguistic NeuroDys cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darina Czamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom S Scerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria Csépe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2013.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of visual and auditory search in reading and developmental dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.597. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical neighborhood effects in pseudoword spelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Rapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, doi: 10.3389/fpsyg.2013.00862. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does visual attention span relate to eye movements during reading and copying?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI: 10.1177/0165025413509046. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0165025413509046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of developmental dyslexia in European orthographies with varying complexity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Landerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Lyytinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo H T Leppänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (6), pp.686-94. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcpp.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-orthographic character string processing and parietal cortex: a role for visual attention in reading?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (9), pp.2195-204. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural dissociation of phonological and visual attention span disorders in developmental dyslexia: FMRI evidence from two case reports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 120 (3), pp.381-94. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2011.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of orthographic processes on letter identity and letter-position encoding in dyslexic children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.154. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de dyslexie développementale avec trouble isolé de l'empan visuo-attentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier-Chaverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. N'Guyen Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.24-35. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.041.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual attention span deficit in dyslexia is visual and not verbal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (6), pp.768-73. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired letter-string processing in developmental dyslexia: what visual-to-phonology code mapping disorder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.77-93. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dys.1437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dyslexia: exploring how much phonological and visual attention span disorders are linked to simultaneous auditory processing deficits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11881-012-0074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual processing but no phonological disorder in a child with mixed dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bidet-Ildei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange N’guyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (10), pp.1197-218. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global precedence effect in audition and vision: evidence for similar cognitive styles across modalities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (2), pp.329-35. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superior parietal lobule dysfunction in a homogeneous group of dyslexic children with a visual attention span disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. N'Guyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 118 (3), pp.128-38. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attentional blink in dyslexic children: Parameterizing the deficit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (18), pp.1855-61. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2010.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of developmental phonological dyslexia: Is the attentional deficit in the perception of rapid stimuli sequences amodal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2), pp.231-41. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2009.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des difficultés d'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.151.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and ERP evidence for amodal sluggish attentional shifting in developmental dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (14), pp.4125-35. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'empan visuo-attentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionating the multi-character processing deficit in developmental dyslexia: Evidence from two case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Kyllingsbaek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serban C Musca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.717-38. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2009.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des dyslexies développementales : critères d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the visual attention span on child reading performance: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.230-253. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2008.01387.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory and visual stream segregation in children and adults: an assessment of the amodality assumption of the 'sluggish attentional shifting' theory of dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1302, pp.132-47. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2009.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dyslexia: The visual attention span deficit hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (2), pp.198-230. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2006.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preorthographical constraints on visual word recognition: evidence from a case study of developmental surface dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (6), pp.623-660. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643290701617330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysyllabic pseudo-word processing in reading and lexical decision: Converging evidence from behavioral data, connectionist simulations and functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1085 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French and Spanish-speaking children use different visual and motor units during spelling acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (5), pp.531-561. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690960500095946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length effect in naming and lexical decision: The multitrace memory model's account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2), http://cpl.revues.org/document1005.html. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.1005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphemes as motor units in the acquisition of writing skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (3), pp.313-337. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-005-4321-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllables as functional units in a copying task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (4), pp.432-452. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690960400018378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of orthographic regularity on children's handwriting production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic knowledge develops from the beginning of reading acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91, pp.B11-B22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive deficits responsible for developmental dyslexia: Review of evidence for a visual attentional deficit hypothesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.339-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of developmental dyslexia according to a multi-trace memory model of reading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (1), pp.HTTP://CPL.REVUES.ORG/DOCUMENT92.HTML. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy without priming in early spelling development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.693-716. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025883815395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological and visual processing deﬁcits can dissociate in developmental dyslexia: Evidence from two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.541-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production écrite en copie: Une approche visuo-orthographique et graphomotrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (2), pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length effect during word and pseudo-word reading. An event-related fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (3), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nrc.10027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A connectionist multiple-trace memory model for polysyllabic word reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 105 (4), pp.678-723. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0033-295x.105.4.678-723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention and cross-linguistic effects in reading: Simulations with BRAID-Acq, a probabilistic model of reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, San Francisco CA, United States. pp.5721-5728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing online and post-processing pronunciation correction during orthographic incidental learning: A computational study with the BRAID-Acq model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands. pp.2718-2724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-attention span training improves reading and spelling acquisition: A large-scale longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian comparators: a probabilistic modeling tool for similarity evaluation between predicted and perceived patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUENCE : projet de conception et d’expérimentation in-situ, longitudinale et à grande échelle d’applications tablettes pour prévenir les difficultés d’apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de dispositifs numériques innovants pour l’apprentissage de la lecture et de l’anglais : une expérimentation longitudinale en condition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021 - 2ème édition du Colloque de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating length and frequency effects across multiple tasks with the Bayesian model BRAID-Phon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Saghiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Virtual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Toronto, Canada. pp.3158-3163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling opposite neighborhood frequency effects in lexical decision: Evidence from a novel probabilistic model of visual word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of the Cognitive Science Society (CogSci 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madison, WI, United States. pp.2238-2243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do action video games improve reading performance? Theoretical framework and design principles of an educational software, based on visuo-attentional training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l'Ecole / International Symposium for Educational Literacy (SILE/ISEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of phonological, RAN and VA span deficits in 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span at kindergarten predicts reading speed at grade 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th BDA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual-attention span intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous cognitive profiles of 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Applied Psychology ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexic remediation programs: what to look for and how to pick one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWORDD conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual motor & attention aspects of dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of human performance in a visual processing training software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.467-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déficit visuo-attentionnel, trouble de la lecture et production de séquences motrices : étude d’un cas de dyslexie développementale mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bidet-Ildei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la société française de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI evidence for the ACV98 connectionist model in reading and lexical decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. pp.S28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'apprentissage de la lecture de la recherche fondamentale à la diffusion d'une application pour les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond the self-teaching theory with BRAID-Acq, a Bayesian model of reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling visuo-attentional exploration trajectories of new words during orthographic learning by dyslexic readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Association for Psychological Science (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of new words: from looking to memorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Word Length Effect in Lexical Decision: The Role of Visual Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States. pp.80-81, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Optimal Viewing Position with BRAID: The Role of Visual Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Atypical Viewing Position Curves of Dyslexic Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States. pp.107, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Society of Scientific Studies of Reading (SSSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAID: a new Bayesian word Recognition model with Attention, Interference and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling opposite neighborhood frequency effects in lexical decision: Evidence from a novel probabilistic model of visual word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Society of Scientific Studies of Reading (SSSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modelling of visual attention in word recognition: simulating optimal viewing position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic self-teaching during reading: effect of simultaneous versus sequential presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evasion, l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boulenger-Parol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions Hatier, 2023, 978-2-401-10418-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anahita Basirat; Lucie Macchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes en Psycholinguistique et Neurolinguistique : Manuel pour étudiants et praticiens en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2025, 280736568X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déficit de l’empan visuo-attentionnel est-il à l’origine de certaines formes de dyslexies chez l’enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dyslexies du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.104-127, 2023, 9782294775697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner l’empan visuo-attentionnel améliore le niveau de lecture des enfants dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bois-Parriaud; Sophie Joly-Froment; Agnès Witko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités du langage écrit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho-Edition, pp.115-132, 2022, 978-2-36235-141-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences Cognitives Développementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck supérieur, pp.129-151, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles computationnels de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neurolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-182, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage écrit et empan visuo-attentionnel : une étude longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Marec-Breton, A. S. Besse, F. de La Haye, N. Bonneton &amp; E. Bonjour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Cognitive de l'apprentissage de la langue écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.132-141, 2009, Psychologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de base pour l'élaboration d'un modèle connexionniste psychologiquement plausible de l'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Kail, M. Fayol &amp; M. Hickman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues première et seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, Sous presse, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI Evidence for ACV98 Connectionist Model for Reading of Mono and Multi-Syllabic Words and Pseudo-Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. J. Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Mapping and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc., New-York, pp.181-199, 2006, Chapter VII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05297887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghandour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1628051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steinhilber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03756740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1724" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03845042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris Awadh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Zoubrinetzky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.868530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03624916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02042-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219420961332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03582350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ph&#233;nix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2021.2004107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2020.1823987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pisella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.08.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.10.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489743v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Collet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Nguyen-Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01502" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045177ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Antzaka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15119-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-013-2003-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris H. R. Awadh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00307" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151015.t004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2013.824882" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233179v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mancheva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reichle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2015.1024255" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676813v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lobier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn3836-c1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218316v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaves" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2012.01551.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979615v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00479" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.01.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6B7F5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Moll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bartling" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bruder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kunze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2013.09.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965217v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.11.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WNQ2DKT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dawson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00106" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945207v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965034v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Landerl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Lyytinen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo H T Lepp&#228;nen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12029" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00597" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964958v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Czamara" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S Scerri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Cs&#233;pe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.199" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058097" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.12.010" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQ2375P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945204v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Tainturier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Roberts" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Rapp" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00862" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025413509046" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861976v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFGPBS4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier-Chaverot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peiffer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. N'Guyen Morel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.041.0024" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00154" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798603v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pernet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2011.12.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG3FXQ6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.09.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBF87FL6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1437" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-012-0074-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RHLGNZKW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. D&#233;monet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. N'Guyen-Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Le Bas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.06.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2WBCR0L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange N&#8217;guyen-Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.05.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVW1QDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828665v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.08.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZB20V41-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828661v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2010.06.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832799v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.03.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZDP8CLH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965251v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.151.0089" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dering" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.09.027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0BNQMP6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Kyllingsbaek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban C Musca" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Peiffer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.11.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHTXNK32-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817785v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2008.01387.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968108v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thierry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.07.037" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SB2628-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817777v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.05.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale No&#235;l" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290701617330" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835601v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960500095946" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172401v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carbonnel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ans" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.1005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172746v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.02.049" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WLGHWD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835616v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-005-4321-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11WVNWMM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835603v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960400018378" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.463" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114629v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826009v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835646v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826010v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.92" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826015v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025883815395" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826014v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798687v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nrc.10027" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVGPJJVZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171057v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0033-295x.105.4.678-723" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216448v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charrier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747777v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422099v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187570v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913396v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saghiran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004333v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838743v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916858v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917682v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998723v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968944v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917892v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530368v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173012v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04006025v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813442v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817715v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813454v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813446v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004242v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004264v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004121v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004109v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004148v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004280v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917928v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548916v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulenger-Parol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05110225v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109916v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109949v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997281v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420329v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817793v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173443v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172928v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05297887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghandour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1628051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steinhilber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03756740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1724" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03845042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris Awadh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Zoubrinetzky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.868530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03624916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02042-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219420961332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03582350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ph&#233;nix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2021.2004107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2020.1823987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Nguyen-Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01502" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.10.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.03.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pisella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.08.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045177ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Antzaka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15119-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-013-2003-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151015.t004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569572v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris H. R. Awadh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mancheva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reichle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2015.1024255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lobier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn3836-c1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaves" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2012.01551.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2013.824882" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dawson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.11.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WNQ2DKT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.01.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6B7F5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Moll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bartling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bruder" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kunze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2013.09.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00479" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.12.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQ2375P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058097" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Czamara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S Scerri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Cs&#233;pe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.199" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00597" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Tainturier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Roberts" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Rapp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00862" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025413509046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Landerl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Lyytinen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo H T Lepp&#228;nen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861976v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFGPBS4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798603v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pernet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2011.12.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG3FXQ6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00154" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965259v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier-Chaverot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peiffer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. N'Guyen Morel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.041.0024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.09.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBF87FL6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1437" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-012-0074-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RHLGNZKW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange N&#8217;guyen-Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.05.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVW1QDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.08.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZB20V41-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861985v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. D&#233;monet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. N'Guyen-Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Le Bas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.06.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2WBCR0L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828661v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2010.06.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832799v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.03.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZDP8CLH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965251v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.151.0089" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dering" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.09.027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0BNQMP6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Kyllingsbaek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban C Musca" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Peiffer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.11.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHTXNK32-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968108v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2008.01387.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thierry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.07.037" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SB2628-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817777v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.05.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale No&#235;l" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290701617330" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carbonnel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ans" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.02.049" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WLGHWD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835601v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960500095946" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172401v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.1005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835616v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-005-4321-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11WVNWMM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835603v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960400018378" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.463" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114629v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826009v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.92" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826015v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025883815395" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826014v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835646v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798687v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nrc.10027" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVGPJJVZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171057v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0033-295x.105.4.678-723" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216448v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charrier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422099v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248965v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187570v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913396v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saghiran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004333v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916858v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838743v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917682v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968944v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917892v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530368v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173012v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04006025v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813442v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813454v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817715v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813446v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004121v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004280v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004242v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004264v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917928v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548916v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulenger-Parol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05110225v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109916v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109949v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997281v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420329v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817793v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173443v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172928v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>