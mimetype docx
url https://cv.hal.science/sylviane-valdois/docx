--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sylviane Valdois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of visual attention on letter recognition and reading acquisition in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1628051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Visual Attention Span Training on Learning to Read and Spell: A Digital‐game‐based Intervention in Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.e576. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modulates the transition from fine-grained, serial processing to coarser-grained, more parallel processing: A computational modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 207, pp.108211. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2023.108211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual‐attention span deficit in developmental dyslexia: Review of evidence for a visual‐attention‐based deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.397-415. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dys.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span as a predictor of reading fluency and reading comprehension in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faris Awadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.868530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling of orthographic learning based on visuo-attentional dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-021-02042-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Cognitive Profiles in Poor Readers: Evidence for a Visual Attention Span-Impaired Subtype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Learning Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (3), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022219420961332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical viewing position effect in developmental dyslexia: A behavioural and modelling investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643294.2021.2004107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’apprentissage orthographique et ses difficultés : apports et critiques des dernières modélisations computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of novel words in adults: Effects of exposure and visual attention on eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.785-804. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2020.1823987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of Allophonic Perception and Visual Attention Span in Developmental Dyslexia: A Joint Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Nguyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Serniclaes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1502. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modulates reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2019.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the length effect for words in lexical decision: The role of visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2019.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What bilateral damage of the superior parietal lobes tells us about visual attention disorders in developmental dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pisella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.78-91. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l’orthographe chez les élèves de 10 à 13 ans : entrainement par dictées guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.55-71. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1045177ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs, votre attention s’il vous plait ! Le rôle de l’attention visuelle en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing reading performance through action video games: the role of visual attention span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Antzaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.14563. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15119-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Stream Segregation in Autism Spectrum Disorder: Benefits and Downsides of Superior Perceptual Processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (5), pp.1553-1561. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-013-2003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Categorical Perception of Phonemes, Phoneme Awareness, and Visual Attention Span in Developmental Dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Serniclaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Nguyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.e0151015. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0151015.t004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Language Modulation of Visual Attention Span: An Arabic-French-Spanish Comparison in Skilled Adult Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faris H. R. Awadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Antzaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.307. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of reading skill development using E-Z Reader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyuba Mancheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Reichle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5), pp.657-676. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2015.1024255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention deficits in developmental dyslexia cannot be ascribed solely to poor reading experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (4), pp.225 - 225. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrn3836-c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning during reading: the role of whole-word visual processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.141-158. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2012.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes in Temporal Allocation of Visual Attention: Evidence From the Rapid Serial Visual Presentation (RSVP) Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognition and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.129 - 143. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15248372.2013.824882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in savant abilities, absolute pitch, and synesthesia: an autism case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.106. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual attention span intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.120-145. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of orthographic transparency on typical and atypical reading development: Evidence in French-Spanish bilingual children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Developmental Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (5), pp.1177-1190. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ridd.2014.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive mechanisms underlying reading and spelling development in five European orthographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bartling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kunze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic acquisition: Is handwriting better than spelling aloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processing of multiple elements in the dyslexic brain: evidence for a superior parietal dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.479. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the superior parietal lobules in letter-identity processing within strings: FMRI evidence from skilled and dyslexic readers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.601-12. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of visual processing speed in reading speed development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e58097. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of dyslexia candidate genes in the European cross-linguistic NeuroDys cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darina Czamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom S Scerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria Csépe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2013.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of visual and auditory search in reading and developmental dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.597. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical neighborhood effects in pseudoword spelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Rapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, doi: 10.3389/fpsyg.2013.00862. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does visual attention span relate to eye movements during reading and copying?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI: 10.1177/0165025413509046. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0165025413509046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of developmental dyslexia in European orthographies with varying complexity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Landerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Lyytinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo H T Leppänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (6), pp.686-94. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcpp.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-orthographic character string processing and parietal cortex: a role for visual attention in reading?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (9), pp.2195-204. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural dissociation of phonological and visual attention span disorders in developmental dyslexia: FMRI evidence from two case reports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 120 (3), pp.381-94. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2011.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of orthographic processes on letter identity and letter-position encoding in dyslexic children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.154. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de dyslexie développementale avec trouble isolé de l'empan visuo-attentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier-Chaverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. N'Guyen Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.24-35. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.041.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual attention span deficit in dyslexia is visual and not verbal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (6), pp.768-73. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired letter-string processing in developmental dyslexia: what visual-to-phonology code mapping disorder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.77-93. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dys.1437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dyslexia: exploring how much phonological and visual attention span disorders are linked to simultaneous auditory processing deficits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11881-012-0074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual processing but no phonological disorder in a child with mixed dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bidet-Ildei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange N’guyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (10), pp.1197-218. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global precedence effect in audition and vision: evidence for similar cognitive styles across modalities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (2), pp.329-35. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superior parietal lobule dysfunction in a homogeneous group of dyslexic children with a visual attention span disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. N'Guyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 118 (3), pp.128-38. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attentional blink in dyslexic children: Parameterizing the deficit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (18), pp.1855-61. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2010.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of developmental phonological dyslexia: Is the attentional deficit in the perception of rapid stimuli sequences amodal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2), pp.231-41. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2009.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des difficultés d'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.151.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and ERP evidence for amodal sluggish attentional shifting in developmental dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (14), pp.4125-35. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'empan visuo-attentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionating the multi-character processing deficit in developmental dyslexia: Evidence from two case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Kyllingsbaek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serban C Musca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.717-38. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2009.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des dyslexies développementales : critères d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the visual attention span on child reading performance: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.230-253. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2008.01387.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory and visual stream segregation in children and adults: an assessment of the amodality assumption of the 'sluggish attentional shifting' theory of dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1302, pp.132-47. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2009.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dyslexia: The visual attention span deficit hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (2), pp.198-230. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2006.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preorthographical constraints on visual word recognition: evidence from a case study of developmental surface dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (6), pp.623-660. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643290701617330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysyllabic pseudo-word processing in reading and lexical decision: Converging evidence from behavioral data, connectionist simulations and functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1085 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French and Spanish-speaking children use different visual and motor units during spelling acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (5), pp.531-561. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690960500095946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length effect in naming and lexical decision: The multitrace memory model's account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2), http://cpl.revues.org/document1005.html. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.1005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphemes as motor units in the acquisition of writing skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (3), pp.313-337. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-005-4321-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllables as functional units in a copying task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (4), pp.432-452. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690960400018378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of orthographic regularity on children's handwriting production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic knowledge develops from the beginning of reading acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91, pp.B11-B22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive deficits responsible for developmental dyslexia: Review of evidence for a visual attentional deficit hypothesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.339-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of developmental dyslexia according to a multi-trace memory model of reading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (1), pp.HTTP://CPL.REVUES.ORG/DOCUMENT92.HTML. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy without priming in early spelling development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.693-716. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025883815395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological and visual processing deﬁcits can dissociate in developmental dyslexia: Evidence from two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.541-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production écrite en copie: Une approche visuo-orthographique et graphomotrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (2), pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length effect during word and pseudo-word reading. An event-related fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (3), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nrc.10027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A connectionist multiple-trace memory model for polysyllabic word reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 105 (4), pp.678-723. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0033-295x.105.4.678-723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention and cross-linguistic effects in reading: Simulations with BRAID-Acq, a probabilistic model of reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, San Francisco CA, United States. pp.5721-5728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing online and post-processing pronunciation correction during orthographic incidental learning: A computational study with the BRAID-Acq model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands. pp.2718-2724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-attention span training improves reading and spelling acquisition: A large-scale longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian comparators: a probabilistic modeling tool for similarity evaluation between predicted and perceived patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUENCE : projet de conception et d’expérimentation in-situ, longitudinale et à grande échelle d’applications tablettes pour prévenir les difficultés d’apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de dispositifs numériques innovants pour l’apprentissage de la lecture et de l’anglais : une expérimentation longitudinale en condition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021 - 2ème édition du Colloque de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating length and frequency effects across multiple tasks with the Bayesian model BRAID-Phon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Saghiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Virtual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Toronto, Canada. pp.3158-3163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling opposite neighborhood frequency effects in lexical decision: Evidence from a novel probabilistic model of visual word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of the Cognitive Science Society (CogSci 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madison, WI, United States. pp.2238-2243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do action video games improve reading performance? Theoretical framework and design principles of an educational software, based on visuo-attentional training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l'Ecole / International Symposium for Educational Literacy (SILE/ISEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of phonological, RAN and VA span deficits in 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span at kindergarten predicts reading speed at grade 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th BDA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual-attention span intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous cognitive profiles of 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Applied Psychology ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexic remediation programs: what to look for and how to pick one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWORDD conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual motor & attention aspects of dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of human performance in a visual processing training software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.467-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déficit visuo-attentionnel, trouble de la lecture et production de séquences motrices : étude d’un cas de dyslexie développementale mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bidet-Ildei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la société française de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI evidence for the ACV98 connectionist model in reading and lexical decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. pp.S28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'apprentissage de la lecture de la recherche fondamentale à la diffusion d'une application pour les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond the self-teaching theory with BRAID-Acq, a Bayesian model of reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling visuo-attentional exploration trajectories of new words during orthographic learning by dyslexic readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Association for Psychological Science (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of new words: from looking to memorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Word Length Effect in Lexical Decision: The Role of Visual Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States. pp.80-81, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Optimal Viewing Position with BRAID: The Role of Visual Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Atypical Viewing Position Curves of Dyslexic Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States. pp.107, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Society of Scientific Studies of Reading (SSSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAID: a new Bayesian word Recognition model with Attention, Interference and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling opposite neighborhood frequency effects in lexical decision: Evidence from a novel probabilistic model of visual word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Society of Scientific Studies of Reading (SSSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modelling of visual attention in word recognition: simulating optimal viewing position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic self-teaching during reading: effect of simultaneous versus sequential presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evasion, l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boulenger-Parol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions Hatier, 2023, 978-2-401-10418-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anahita Basirat; Lucie Macchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes en Psycholinguistique et Neurolinguistique : Manuel pour étudiants et praticiens en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2025, 280736568X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déficit de l’empan visuo-attentionnel est-il à l’origine de certaines formes de dyslexies chez l’enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dyslexies du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.104-127, 2023, 9782294775697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner l’empan visuo-attentionnel améliore le niveau de lecture des enfants dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bois-Parriaud; Sophie Joly-Froment; Agnès Witko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités du langage écrit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho-Edition, pp.115-132, 2022, 978-2-36235-141-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences Cognitives Développementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck supérieur, pp.129-151, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles computationnels de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neurolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-182, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage écrit et empan visuo-attentionnel : une étude longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Marec-Breton, A. S. Besse, F. de La Haye, N. Bonneton &amp; E. Bonjour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Cognitive de l'apprentissage de la langue écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.132-141, 2009, Psychologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de base pour l'élaboration d'un modèle connexionniste psychologiquement plausible de l'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Kail, M. Fayol &amp; M. Hickman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues première et seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, Sous presse, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI Evidence for ACV98 Connectionist Model for Reading of Mono and Multi-Syllabic Words and Pseudo-Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. J. Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Mapping and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc., New-York, pp.181-199, 2006, Chapter VII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sylviane Valdois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of visual attention on letter recognition and reading acquisition in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Ghandour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1628051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05297887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Visual Attention Span Training on Learning to Read and Spell: A Digital‐game‐based Intervention in Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.e576. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modulates the transition from fine-grained, serial processing to coarser-grained, more parallel processing: A computational modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 207, pp.108211. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2023.108211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual‐attention span deficit in developmental dyslexia: Review of evidence for a visual‐attention‐based deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (4), pp.397-415. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dys.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03756740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span as a predictor of reading fluency and reading comprehension in Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faris Awadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2022.868530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic modeling of orthographic learning based on visuo-attentional dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13423-021-02042-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Cognitive Profiles in Poor Readers: Evidence for a Visual Attention Span-Impaired Subtype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Learning Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (3), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022219420961332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical viewing position effect in developmental dyslexia: A behavioural and modelling investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643294.2021.2004107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’apprentissage orthographique et ses difficultés : apports et critiques des dernières modélisations computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of novel words in adults: Effects of exposure and visual attention on eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.785-804. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2020.1823987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modulates reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2019.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remediation of Allophonic Perception and Visual Attention Span in Developmental Dyslexia: A Joint Assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Nguyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Serniclaes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1502. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.01502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the length effect for words in lexical decision: The role of visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2019.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What bilateral damage of the superior parietal lobes tells us about visual attention disorders in developmental dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Moreaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pisella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.78-91. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2018.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l’orthographe chez les élèves de 10 à 13 ans : entrainement par dictées guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.55-71. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1045177ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs, votre attention s’il vous plait ! Le rôle de l’attention visuelle en lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing reading performance through action video games: the role of visual attention span</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Antzaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.14563. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15119-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory Stream Segregation in Autism Spectrum Disorder: Benefits and Downsides of Superior Perceptual Processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mottron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Autism and Developmental Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (5), pp.1553-1561. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10803-013-2003-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Language Modulation of Visual Attention Span: An Arabic-French-Spanish Comparison in Skilled Adult Readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faris H. R. Awadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Antzaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Carreiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.307. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.00307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Categorical Perception of Phonemes, Phoneme Awareness, and Visual Attention Span in Developmental Dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Serniclaes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Nguyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11, pp.e0151015. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0151015.t004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of reading skill development using E-Z Reader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyuba Mancheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Reichle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ecalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (5), pp.657-676. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2015.1024255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention deficits in developmental dyslexia cannot be ascribed solely to poor reading experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (4), pp.225 - 225. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrn3836-c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning during reading: the role of whole-word visual processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.141-158. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2012.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-Related Changes in Temporal Allocation of Visual Attention: Evidence From the Rapid Serial Visual Presentation (RSVP) Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognition and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.129 - 143. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15248372.2013.824882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual attention span intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.120-145. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2013.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of orthographic transparency on typical and atypical reading development: Evidence in French-Spanish bilingual children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Developmental Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (5), pp.1177-1190. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ridd.2014.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive mechanisms underlying reading and spelling development in five European orthographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Bartling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Kunze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veridical mapping in savant abilities, absolute pitch, and synesthesia: an autism case study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.106. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic acquisition: Is handwriting better than spelling aloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual processing of multiple elements in the dyslexic brain: evidence for a superior parietal dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pichat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.479. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2014.00479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of dyslexia candidate genes in the European cross-linguistic NeuroDys cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darina Czamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom S Scerri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéria Csépe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejhg.2013.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of visual and auditory search in reading and developmental dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.597. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2013.00597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of visual processing speed in reading speed development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e58097. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0058097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the superior parietal lobules in letter-identity processing within strings: FMRI evidence from skilled and dyslexic readers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (4), pp.601-12. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical neighborhood effects in pseudoword spelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Rapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, doi: 10.3389/fpsyg.2013.00862. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does visual attention span relate to eye movements during reading and copying?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI: 10.1177/0165025413509046. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0165025413509046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of developmental dyslexia in European orthographies with varying complexity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Landerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ramus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Moll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Lyytinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paavo H T Leppänen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Psychology and Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (6), pp.686-94. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcpp.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-orthographic character string processing and parietal cortex: a role for visual attention in reading?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (9), pp.2195-204. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2012.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural dissociation of phonological and visual attention span disorders in developmental dyslexia: FMRI evidence from two case reports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 120 (3), pp.381-94. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2011.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of orthographic processes on letter identity and letter-position encoding in dyslexic children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Jucla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Iannuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Démonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.154. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de dyslexie développementale avec trouble isolé de l'empan visuo-attentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouvier-Chaverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. N'Guyen Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (1), pp.24-35. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rne.041.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual attention span deficit in dyslexia is visual and not verbal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (6), pp.768-73. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2011.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired letter-string processing in developmental dyslexia: what visual-to-phonology code mapping disorder?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.77-93. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dys.1437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dyslexia: exploring how much phonological and visual attention span disorders are linked to simultaneous auditory processing deficits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11881-012-0074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A visual processing but no phonological disorder in a child with mixed dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bidet-Ildei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange N’guyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (10), pp.1197-218. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2011.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global precedence effect in audition and vision: evidence for similar cognitive styles across modalities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (2), pp.329-35. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superior parietal lobule dysfunction in a homogeneous group of dyslexic children with a visual attention span disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Démonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. N'Guyen-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 118 (3), pp.128-38. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2010.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attentional blink in dyslexic children: Parameterizing the deficit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (18), pp.1855-61. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2010.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A case study of developmental phonological dyslexia: Is the attentional deficit in the perception of rapid stimuli sequences amodal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (2), pp.231-41. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2009.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des difficultés d'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.151.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and ERP evidence for amodal sluggish attentional shifting in developmental dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (14), pp.4125-35. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie de l'empan visuo-attentionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, pp.15-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionating the multi-character processing deficit in developmental dyslexia: Evidence from two case studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Kyllingsbaek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serban C Musca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.717-38. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cortex.2009.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the visual attention span on child reading performance: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.230-253. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2008.01387.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des dyslexies développementales : critères d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de neuropsychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.102-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auditory and visual stream segregation in children and adults: an assessment of the amodality assumption of the 'sluggish attentional shifting' theory of dyslexia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1302, pp.132-47. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2009.07.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dyslexia: The visual attention span deficit hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (2), pp.198-230. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2006.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preorthographical constraints on visual word recognition: evidence from a case study of developmental surface dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lafaye de Micheaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pascale Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neuropsychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24 (6), pp.623-660. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02643290701617330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00299201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysyllabic pseudo-word processing in reading and lexical decision: Converging evidence from behavioral data, connectionist simulations and functional MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1085 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2006.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French and Spanish-speaking children use different visual and motor units during spelling acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (5), pp.531-561. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690960500095946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length effect in naming and lexical decision: The multitrace memory model's account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters/Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (2), http://cpl.revues.org/document1005.html. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.1005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphemes as motor units in the acquisition of writing skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (3), pp.313-337. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-005-4321-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllables as functional units in a copying task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (4), pp.432-452. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690960400018378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of orthographic regularity on children's handwriting production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic knowledge develops from the beginning of reading acquisition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fayol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 91, pp.B11-B22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00114629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive deficits responsible for developmental dyslexia: Review of evidence for a visual attentional deficit hypothesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.339-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of developmental dyslexia according to a multi-trace memory model of reading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (1), pp.HTTP://CPL.REVUES.ORG/DOCUMENT92.HTML. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy without priming in early spelling development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.693-716. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025883815395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological and visual processing deﬁcits can dissociate in developmental dyslexia: Evidence from two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.541-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la production écrite en copie: Une approche visuo-orthographique et graphomotrice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage et l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 38 (2), pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length effect during word and pseudo-word reading. An event-related fMRI study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 30 (3), pp.155-165. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nrc.10027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A connectionist multiple-trace memory model for polysyllabic word reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 105 (4), pp.678-723. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0033-295x.105.4.678-723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention and cross-linguistic effects in reading: Simulations with BRAID-Acq, a probabilistic model of reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, San Francisco CA, United States. pp.5721-5728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing online and post-processing pronunciation correction during orthographic incidental learning: A computational study with the BRAID-Acq model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rotterdam, Netherlands. pp.2718-2724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual-attention span training improves reading and spelling acquisition: A large-scale longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian comparators: a probabilistic modeling tool for similarity evaluation between predicted and perceived patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual Conference of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de dispositifs numériques innovants pour l’apprentissage de la lecture et de l’anglais : une expérimentation longitudinale en condition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERE 2021 - 2ème édition du Colloque de SFERE-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUENCE : projet de conception et d’expérimentation in-situ, longitudinale et à grande échelle d’applications tablettes pour prévenir les difficultés d’apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating length and frequency effects across multiple tasks with the Bayesian model BRAID-Phon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Saghiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Virtual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Toronto, Canada. pp.3158-3163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling opposite neighborhood frequency effects in lexical decision: Evidence from a novel probabilistic model of visual word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of the Cognitive Science Society (CogSci 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Madison, WI, United States. pp.2238-2243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do action video games improve reading performance? Theoretical framework and design principles of an educational software, based on visuo-attentional training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l'Ecole / International Symposium for Educational Literacy (SILE/ISEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of phonological, RAN and VA span deficits in 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span at kindergarten predicts reading speed at grade 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th BDA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexia in a French-Spanish bilingual girl: Behavioural and neural modulations following a visual-attention span intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lassus-Sangosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous cognitive profiles of 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Applied Psychology ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyslexic remediation programs: what to look for and how to pick one?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWORDD conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00968944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual motor & attention aspects of dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of human performance in a visual processing training software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Lobier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international Conference on Applied Human Factors and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Miami, United States. pp.467-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déficit visuo-attentionnel, trouble de la lecture et production de séquences motrices : étude d’un cas de dyslexie développementale mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Bidet-Ildei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Orliaguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la société française de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI evidence for the ACV98 connectionist model in reading and lexical decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Meeting of the Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. pp.S28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'apprentissage de la lecture de la recherche fondamentale à la diffusion d'une application pour les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going beyond the self-teaching theory with BRAID-Acq, a Bayesian model of reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Steinhilber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling visuo-attentional exploration trajectories of new words during orthographic learning by dyslexic readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Association for Psychological Science (APS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of new words: from looking to memorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Optimal Viewing Position with BRAID: The Role of Visual Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of the Atypical Viewing Position Curves of Dyslexic Children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States. pp.107, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Word Length Effect in Lexical Decision: The Role of Visual Attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States. pp.80-81, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modeling of lexical knowledge acquisition in BRAID, a visual word recognition model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Society of Scientific Studies of Reading (SSSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAID: a new Bayesian word Recognition model with Attention, Interference and Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Psychonomic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, New-Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling opposite neighborhood frequency effects in lexical decision: Evidence from a novel probabilistic model of visual word recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the Society of Scientific Studies of Reading (SSSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modelling of visual attention in word recognition: simulating optimal viewing position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic self-teaching during reading: effect of simultaneous versus sequential presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evasion, l'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boulenger-Parol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les éditions Hatier, 2023, 978-2-401-10418-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des processus langagiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anahita Basirat; Lucie Macchi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes en Psycholinguistique et Neurolinguistique : Manuel pour étudiants et praticiens en orthophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck Supérieur, 2025, 280736568X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un déficit de l’empan visuo-attentionnel est-il à l’origine de certaines formes de dyslexies chez l’enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dyslexies du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, pp.104-127, 2023, 9782294775697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entraîner l’empan visuo-attentionnel améliore le niveau de lecture des enfants dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Zoubrinetzky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Bois-Parriaud; Sophie Joly-Froment; Agnès Witko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités du langage écrit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ortho-Edition, pp.115-132, 2022, 978-2-36235-141-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurosciences Cognitives Développementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck supérieur, pp.129-151, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles computationnels de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Phénix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de neurolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-182, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage écrit et empan visuo-attentionnel : une étude longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Marec-Breton, A. S. Besse, F. de La Haye, N. Bonneton &amp; E. Bonjour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Cognitive de l'apprentissage de la langue écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.132-141, 2009, Psychologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de base pour l'élaboration d'un modèle connexionniste psychologiquement plausible de l'apprentissage de la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Kail, M. Fayol &amp; M. Hickman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage des langues première et seconde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, Sous presse, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">fMRI Evidence for ACV98 Connectionist Model for Reading of Mono and Multi-Syllabic Words and Pseudo-Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Juphard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. J. Chen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Mapping and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc., New-York, pp.181-199, 2006, Chapter VII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05297887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghandour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1628051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steinhilber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03756740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1724" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03845042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris Awadh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Zoubrinetzky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.868530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03624916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02042-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219420961332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03582350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ph&#233;nix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2021.2004107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2020.1823987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Collet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Nguyen-Morel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01502" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.10.011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.03.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pisella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.08.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045177ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Antzaka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15119-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-013-2003-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151015.t004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569572v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris H. R. Awadh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00307" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mancheva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reichle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2015.1024255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lobier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn3836-c1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaves" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2012.01551.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2013.824882" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959687v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dawson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.11.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WNQ2DKT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983477v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.01.021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6B7F5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965264v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Moll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bartling" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bruder" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kunze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2013.09.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00479" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.12.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQ2375P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubois" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058097" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Czamara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S Scerri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Cs&#233;pe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.199" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00597" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Tainturier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Roberts" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Rapp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00862" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025413509046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Landerl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Lyytinen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo H T Lepp&#228;nen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861976v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFGPBS4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798603v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pernet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2011.12.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG3FXQ6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00154" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965259v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier-Chaverot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peiffer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. N'Guyen Morel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.041.0024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.09.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBF87FL6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1437" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-012-0074-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RHLGNZKW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange N&#8217;guyen-Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.05.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVW1QDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.08.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZB20V41-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861985v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. D&#233;monet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. N'Guyen-Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Le Bas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.06.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2WBCR0L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828661v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2010.06.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832799v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.03.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZDP8CLH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965251v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.151.0089" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dering" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.09.027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0BNQMP6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Kyllingsbaek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban C Musca" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Peiffer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.11.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHTXNK32-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968108v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817785v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2008.01387.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thierry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.07.037" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SB2628-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817777v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.05.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale No&#235;l" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290701617330" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carbonnel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ans" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.02.049" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WLGHWD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835601v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960500095946" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172401v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.1005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835616v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-005-4321-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11WVNWMM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835603v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960400018378" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.463" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114629v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826009v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.92" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826015v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025883815395" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826014v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835646v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798687v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nrc.10027" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVGPJJVZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171057v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0033-295x.105.4.678-723" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216448v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charrier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422099v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248965v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187570v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913396v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saghiran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004333v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916858v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838743v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917682v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968944v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917892v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530368v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173012v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04006025v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813442v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813454v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817715v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813446v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004148v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004121v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004280v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004242v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004264v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917928v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548916v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulenger-Parol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05110225v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109916v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109949v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997281v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420329v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817793v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173443v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172928v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05297887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghandour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1628051" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681829v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.576" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steinhilber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2023.108211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03756740v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1724" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03845042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris Awadh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Zoubrinetzky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.868530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03624916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-021-02042-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219420961332" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03582350v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ph&#233;nix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643294.2021.2004107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093817v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2020.1823987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422140v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.10.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489743v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Collet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Nguyen-Morel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Serniclaes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01502" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.03.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valdois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Moreaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pisella" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.08.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045177ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002545v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Antzaka" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lallier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Carreiras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15119-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mottron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Donnadieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10803-013-2003-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569572v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris H. R. Awadh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.00307" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151015.t004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyuba Mancheva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Reichle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lemaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2015.1024255" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676813v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lobier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrn3836-c1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218316v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaves" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2012.01551.x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15248372.2013.824882" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965217v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lassus-Sangosse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2013.11.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WNQ2DKT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983477v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2014.01.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DH6B7F5W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965264v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Moll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ramus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Bartling" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bruder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kunze" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2013.09.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959687v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dawson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00106" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00056" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pichat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Bas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2014.00479" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Becker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darina Czamara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom S Scerri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ria Cs&#233;pe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2013.199" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905283v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2013.00597" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965071v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0058097" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.12.010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJQ2375P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945204v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Tainturier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Roberts" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Rapp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00862" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025413509046" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Landerl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Lyytinen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paavo H T Lepp&#228;nen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcpp.12029" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861976v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2012.05.023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFGPBS4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798603v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pernet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baciu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2011.12.015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG3FXQ6Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965206v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Iannuzzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00154" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965259v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvier-Chaverot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peiffer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. N'Guyen Morel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rne.041.0024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965201v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.09.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBF87FL6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dys.1437" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828670v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-012-0074-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RHLGNZKW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965218v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Bidet-Ildei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange N&#8217;guyen-Morel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.05.011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CVW1QDT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.08.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZB20V41-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861985v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. D&#233;monet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. N'Guyen-Morel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Le Bas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2010.06.005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2WBCR0L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828661v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2010.06.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832799v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.03.014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZDP8CLH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965251v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.151.0089" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828662v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dering" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.09.027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0BNQMP6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965252v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Kyllingsbaek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban C Musca" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Peiffer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.11.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHTXNK32-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817785v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2008.01387.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968108v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thierry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2009.07.037" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3SB2628-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817777v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.05.009" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299201v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye de Micheaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale No&#235;l" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02643290701617330" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172746v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carbonnel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Juphard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ans" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.02.049" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1WLGHWD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835601v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960500095946" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172401v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.1005" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835616v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Soler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gros" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-005-4321-5" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-11WVNWMM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835603v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690960400018378" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.463" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114629v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fayol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826009v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826010v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.92" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826015v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025883815395" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826014v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835646v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Orliaguet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798687v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nrc.10027" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVGPJJVZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171057v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0033-295x.105.4.678-723" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216448v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charrier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766124v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422099v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747777v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187570v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03248965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913396v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Saghiran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004333v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916858v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838743v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01998723v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917682v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968944v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917892v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530368v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173012v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062326v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04006025v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813442v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813454v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817715v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813446v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004121v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004109v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004148v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004280v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004242v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004264v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004341v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917928v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04548916v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulenger-Parol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05110225v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109916v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109949v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997281v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420329v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817793v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173443v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172928v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>