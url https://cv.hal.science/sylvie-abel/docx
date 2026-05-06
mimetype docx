--- v0 (2026-04-11)
+++ v1 (2026-05-06)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between late access to care and mortality for PWH: insights from the French Hospital Database on HIV (ANRS CO4-FHDH) from 2002 to 2016</w:t>
+                <w:t xml:space="preserve">Comparison of the immunological and virological responses to cART between HIV-1/O and HIV-1/M patients followed up in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Potard</w:t>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Caby</w:t>
+                <w:t xml:space="preserve">Rémonie Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malamine Gassama</w:t>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Lanoy</w:t>
+                <w:t xml:space="preserve">Lorraine Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Abel</w:t>
+                <w:t xml:space="preserve">Mathilde Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (2), pp.e003060. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjph-2025-003060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkae475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423950v1</w:t>
+                <w:t xml:space="preserve">hal-04954157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the immunological and virological responses to cART between HIV-1/O and HIV-1/M patients followed up in France</w:t>
+                <w:t xml:space="preserve">Association between late access to care and mortality for PWH: insights from the French Hospital Database on HIV (ANRS CO4-FHDH) from 2002 to 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Unal</w:t>
+                <w:t xml:space="preserve">Valérie Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémonie Seng</w:t>
+                <w:t xml:space="preserve">Fabienne Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+                <w:t xml:space="preserve">Malamine Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Plessis</w:t>
+                <w:t xml:space="preserve">Emilie Lanoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ghislain</w:t>
+                <w:t xml:space="preserve">Sylvie Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">BMJ Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (2), pp.e003060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkae475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjph-2025-003060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954157v1</w:t>
+                <w:t xml:space="preserve">hal-05423950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sotrovimab therapy elicits antiviral activities against Omicron BQ.1.1 and XBB.1.5 in sera of immunocompromised patients [letter]</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rishika Banydeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -945,51 +945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423950v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Potard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Caby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamine Gassama" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Abel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2025-003060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;monie Seng" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ghislain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae475" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Turmel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olive" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bigeard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishika Banydeen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-1102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Couzigou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Criquet-Hayot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Javelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tignac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Mota" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0543" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;monie Seng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ghislain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Potard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Caby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malamine Gassama" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lanoy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Abel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2025-003060" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04369632v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bruel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-L&#233;na Vrignaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Staropoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Planas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medj.2023.07.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-05320576v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Turmel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Olive" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bigeard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishika Banydeen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.21-1102" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563779v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieg Couzigou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Criquet-Hayot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Javelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tignac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Mota" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.17-0543" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>