--- v0 (2026-03-20)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Augustin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, host and geography shape insect and fungal communities of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Franić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalev Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Attorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11570. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-36795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide diversity of endophytic fungi and insects associated with dormant tree twigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Franić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalev Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Attorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Invasive Patterns of Non-native Insects Related to Woody Plants Differing Between Europe and China?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2019.00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive leafminers on woody plants: a global review of pathways, impact, and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-018-1009-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forewarned is forearmed: harmonized approaches for early detection of potentially invasive pests and pathogens in sentinel plantings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Morales-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Anslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Baranchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.95 - 123. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.47.34276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity drives global patterns of insect invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiko Yamanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-30605-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting lessons we can learn using past herbarium collections for studying forest insect pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/Le-Studium.175.05.FR.09-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From east to west across the Palearctic: Phylogeography of the invasive lime leaf miner Phyllonorycter issikii (Lepidoptera: Gracillariidae) and discovery of a putative new cryptic species in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong-Kyu Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of the endangered species Harpalus flavescens (Coleoptera: Carabidae) in the Loire River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (6), 7 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P-Glycoprotein Is Linked to Resistance to the Bacillus thuringiensis Cry3Aa Toxin in a Leaf Beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Heckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins8120362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global compositional variation among native and non-native regional insect assemblages emphasizes the importance of pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiko Yamanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.893-905. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1079-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community genetics in the time of next-generation molecular technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (12), pp.3198-3207. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host tracking or cryptic adaptation? Phylogeography of Pediobius saulius (Hymenoptera, Eulophidae), a parasitoid of the highly invasive horse-chestnut leafminer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.256-269. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2011.00220.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of pest surveillance techniques for detecting quarantine pests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Boonham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jan de Kogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (3), pp.515-551. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/epp.2600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A list of methods to detect arthropod quarantine pests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jan de Kogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.93-94. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2011.02523.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of three genes encoding aminopeptidases N in the poplar leaf beetle Chrysomela tremulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Gleuher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (2), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.2010.01067.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of invasive herbivores through herbaria and archival DNA: the case of the horse-chestnut leaf miner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Walter Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (6), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/100098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive alien leaf miner Cameraria ohridella and the native tree Acer pseudoplatanus : a fatal attraction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (2), pp.151-159. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2009.00462.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mineuse du marronnier d'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt voisine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial variations in the parasitoid complex of the horse chestnut leafminer during its invasion of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselher Grabenweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Kehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Zweimüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (8), pp.2797-2813. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-009-9685-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species richness and abundance of native leaf miners are affected by the presence of the invasive horse-chestnut leaf miner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Hui Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (5), pp.1011-1021. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-009-9518-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological effects of invasive alien insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Timms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-008-9318-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial and microsatellite DNA markers reveal a Balkan origin for the highly invasive horse-chestnut leaf miner Cameraria ohridella (Lepidoptera, Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (16), pp.3458-3470. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04290.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and dispersal of the invading Gracillariidae Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Heitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Svatoš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 (1), pp.58-66. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0418.2008.01333.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marronniers minés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, p. 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing of the midgut transcriptome of the poplar leaf beetle Chrysomela tremulae reveals new gene families in Coleoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (5-6), pp.403-413. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellites for the highly invasive Cameraria ohridella (Lepidoptera: Gracillariidae) and their amplification in related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (5), pp.945-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des Carabidae dans les peupleraies picardes (Coleoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (5), pp.243-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mini-Caterpillar of the horse chestnut tree – a new tree devastator in the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPRA World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 06, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and fitness cost of resistance to Bacillus thuringiensis in Chrysomela tremulae (Coleoptera: Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Wenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Andow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (2), pp.127-134. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Cameraria ohridella invasion dynamics in recently invaded countries: from validation to prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Freize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Straw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (5), pp.805-813. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2005.01074.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité dans des peupleraies picardes, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unasylva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (221), pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mineuse du marronnier Cameraria ohridella, un Lépidotère invasif en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 137, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carabes dans les peupleraies picardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations forêt AFOCEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (692), 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella, ravageur des marronniers d’Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 572, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of resistance to transgenic Bacillus thuringiensis poplars in the poplar leaf beetle, Chrysomela tremulae F. (Coleoptera: Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rejasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97 (3), pp.1058-1064. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jee/97.3.1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the regional spread of the invasive leafminer Cameraria ohridella Deschka and Dimic (Lepidoptera: Gracillariidae) by damage assessment and pheromone trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Svatoš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (6), pp.1584-1592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High tolerance against Chrysomela tremulae of transgenic poplar plants expressing a synthetic cry3Aa gene from Bacillus thuringiensis ssp tenebrionis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (2), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022453220496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial frequency of alleles conferring resistance to Bacillus thuringiensis poplar in a field population of Chrysomela tremulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gé Nissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 270 (1517), pp.791-797. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2002.2317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">在人工接种和自然感虫情况下美洲黑杨后代对桑天牛抗性的研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Jianjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Yifan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Weilun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Silvae Sinicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (1), pp.164-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Population Dynamics of the Horse Chestnut Leafminer Cameraria ohridella with a Synthetic Pheromone in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Kindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Kalinovà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Heitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Protection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (4), pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute spread in France of an invasive pest, the horse chestnut leafminer Cameraria ohridella Deschka & Dimic (Lep., Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75 (6), pp.145-149. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0280.2002.02044.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois Lê Tân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.319-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'amélioration génétique des peupliers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonduelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 81 (3), pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time induction defense of a Leuce poplar clone (P. tremula x P. tremuloides) against Chrysomela tremulae - Propagation and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 381, pp.540-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of a new phenolic compound from leaves of Populus deltoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 57 (6), pp.808-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysomela scripta performance on five poplar clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Clancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norwegian Journal of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, suppl., pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferences of Chrysomela (=Melasoma) populi L. and Chrysomela tremulae F. (Col. Chrysomelidae) for Leuce section poplar clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 115, pp.370-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history of the poplar beetle Chrysomela tremulae F. in the central region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 125, pp.399-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar clones effect on development, mortality and fecundity of Chrysomela (=Melasoma) populi L. and Chrysomela tremulae F. (Col., Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 116, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tenthredes associees aux aulnes et aux peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, sp., pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeros problemas entomologicos relacionados con la introduccion de Pinus contorta Dougl. en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Giovanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletin de la Estacion Central de Ecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 16 (31), pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dispersion des larves de premier stade de Cryptococcus fagisuga Lind. (Hom., Coccoidea) dans une hetraie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 106, pp.178-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes entreprises sur Cryptococcus fagi Baersp. en Haute-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. B. Malphettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 37 (4), pp.291-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the sediment morphodynamic and the associated BIOdiversity in the mosaic of MAREAU-aux-prés islands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long-Term Ecological Research Network ILTER 1ST Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Skukuza Kruger National Park, South Africa. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the invasive lime leaf miner Phyllonorycter issikii (Lepidoptera: Gracillariidae) in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tribetri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong-Kyu Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantereau Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the east to the west: rapid range expansion of the lime leaf miner in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and genetics of invasion of the lime leafminer Phyllonorycter issikii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gracillariidae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kozagawa, Wakayama, Japan. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lime Leaf Miner Phyllonorycter issikii (Kumata, 1963), a Highly Invasive Pest in Europe: Genetics of Invasion and Systematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of midgut Cadherin in Bt Cry3A-susceptible and resistant populations of the beetle &amp;lt;em&amp;gt;Chrysomela tremulae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual Meeting of the Society for Invertebrate Pathology Conference on Invertebrate Pathology and Microbial Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pittsburgh, Pennsylvanie, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of invasive leaf-mining moths using herbaria and minibarcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Fourth International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Adelaide, Australia. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella : un nouveau ravageur du marronnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre, élément majeur du paysage journée à thème de la SNHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté Peuplier noir et entomofaune associée : réponse des insectes à la diversité génétique de l'hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of local environmental conditions on associated organisms of Lombardy poplar (Populus nigra cv 'Italica')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Tuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivory response to Populus nigra genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Karliński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing, classifying and scoring the environmental impact of invasive insects in pest risk analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of Cameraria ohridella on maple: Is a host shift likely?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology;ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. p.332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential indirect impact of the invasive leaf-miner, Cameraria ohridella, on native leaf-miners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology; ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, France. p. 843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella spatial dynamics and invasion genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding reveals the area of origin of the highly invasive horse chestnut leaf-miner Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology; ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the ecological impact of alien leafminers through apparent competition. The example of Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic patterns of Phyllonorycter platani - an invasive leaf miner moth with Mediterranean origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et impact de la mineuse du marronnier d’Inde Cameraria ohridella sur l’érable Sycomore, Acer pseudoplatanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones "Invasions biologiques et traits d'histoire de vie : variabilité, plasticité et adaptation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent competition between the invasive horse-chestnut leaf miner and indigenous leaf miners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Alien Arthropods in South East Europe - crossroad of three continents"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion Genetics of Cameraria ohridella (Lep.Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Alien Arthropods in South East Europe - crossroad of three continents"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités de lutte contre La mineuse du marronnier, Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. conférence sur l'entretien des espaces verts, jardins, gazons, forêts, zones aquatiques et autres zones non agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mineuse du marronnier : un nouveau ravageur des arbres en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Européen IFPRA (International Federation of Parks and Recreations Administration)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Annecy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identication and mapping of Chrysomela tremulae resistance QTL in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marcombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Poplar Symposium (IPS IV). "Meeting the needs of a growing world through poplar and willow science: combining traditional and novel approaches in the genomic era"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nanjing, China. p.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse chestnut leaf miner Cameraria ohridella: evolution of host plant use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Izmir, Turkey. p. 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasons for and effects of changes in the parasitoid complex of the horse chestnut leafminer, Cameraria ohridella (Lepidoptera, Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselher Grabenweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">plant protection and plant health in Europe: introduction and spread of invasive species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern of invasion by Cameraria ohridella in France: a comparison with Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Department of Natural Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Cameraria Symposium Cameraria ohridella and other invasive leaf-miners in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar and the poplar leaf beetle: state-of-the-art on the risk of evolution of insect resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. session international poplar commission: The contribution of poplars and willows to sustainable forestry and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile. p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disperse with the leaves and develop locally: a successful strategy for invasive leafminers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castellana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Svatoš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Cameraria Symposium Cameraria ohridella and other invasive leaf-miners in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of biodiversity in poplar stands in the Picardie Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. session international poplar commission: The contribution of poplars and willows to sustainable forestry and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile. p. 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgénèse et résistance des peupliers aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Session of the International Poplar commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative survey of poplar resistance to chrysomelid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Session of the International Poplar commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of a proteinase inhibitor and a Bacillus thuringiensis delta-endotoxin in transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Parties : Somatic Cell Genetics S2.04-07 and Molecular Genetics S2.04-06;Joint meeting of the IUFRO : working parties S.04-07 and S.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of proteinase inhibitors in transgenic poplar and oilseed rape plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaccomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'"Association of applied biologists"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of P. trichocarpa and P. deltoides progenies to chrysomelid beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Santune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International poplar symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on planter des peupliers transgéniques ? Cas de la résistance aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CTPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engeneering of poplar trees may be used to improve their tolerance toward insects or to alter their lignin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Queenstown molecular biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of digestive proteinases in laboratory reared and field collected western spruce budworm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Clancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Valaitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of American Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera : Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop of the IUFRO-Molecular genetics of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing a cysteine proteinase inhibitor are toxic to coleopterous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international symposium on the applications of biotechnology to tree culture, protection, and utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing protease inhibitors and a Bacillus thuringiensis delta-endotoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Miranda Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. congrès international de phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect des recherches effectuees sur les insectes des feuillus a la Station de Zoologie Forestiere d'Orleans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rougon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference internationale des Entomologistes d'expression francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, Gembloux, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe sobre las investigaciones del INRA (Francia) acerca de la resistencia de los alamos contra los insectos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Session de la Commission internationale du peuplier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la resistance de clones de peupliers vis a vis de la chrysomele Melasoma tremulae (F). (Col. Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. session of executive committee of the FAO international poplar commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in the INRA poplar improvement programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. session of the Executive Committee of the International Poplar Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the repartition of Curculio and Laspeyresia in the acorn production of one oak (Quercus petrea) in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Metreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. conference of the cone and seed insects working party S2-07-01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1986, Briancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five years study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (Loire river, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 3rd international conference « Integrative sciences and sustainable development of rivers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-year study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. , 2018, Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers. Programme et résumés. Programme and abstacts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and management co-learning to navigate social-ecological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Garden Route Interface Meeting, Science and management co-learning to navigate social-ecological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur la biodiversité au sein des iles de Mareau-aux-prés (Réserve Nationale de Saint-Mesmin) : principaux résultats après 5 années d’étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02045340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des travaux sur la dynamique de recolonisation des Coleoptères Carabidae. BioMareau-II (2016-2019). Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JBM 2017 : Journées du projet BioMareau 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mareau-aux-Prés, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of the island levelling in mid-Loire river on the recolonization by ground beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , 2015, 2e Conference International I.S. Rivers Integrative Sciences Recherches et Actions "Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers". Programme et résumés. Programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Island river levelling: a favorable situation to explore ground beetles (Coleoptera : Carabidae) ability to recolonize pioneer riparian habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, York, United Kingdom. 1p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of the highly invasive horse-chestnut leafminer using herbaria and minibarcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference on Biological Invasions NEOBIOTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pontevedra, Spain. , 1p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanism of resistance to Bacillus thuringiensis Cry3A toxin in a natural population of the leaf beetle, Chrysomela tremulae (Coleoptera: Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Annual Meeting of the Society for Invertebrate Pathology;1. International Forum on Entomopathogenic Nematodes and Symbiotic Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Quebec, Canada. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary data on resistance of progenies of Populus Deltoides to a cerambicidae border : Apriona Germari hope under artificial and natural infestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jianjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and survival of Chrysomela tremulae (Coleoptera, Chrysomelidae) on transgenic poplar containing a Bacillus thuringiensis delta-endotoxine gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting WPS 7.03.06 - WP 2.7.03.07. Population dynamics, impacts and integrated management of forest defoliating insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Banska Stiavnica, El Salvador. 1 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent development in the INRA poplar improvement programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bugs, ants, wasps, moths and other insect species. Chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazza G; Tricarico E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasive Species and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, CAB International, pp.63-75, 2018, CABI invasives serie, 978-1-78639-098-1. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786390981.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage to leaves of broadleaf woody plants. Chapter 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie Barham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rein Drenkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roques, A., Cleary, M., Matsiakh, I., Eschen, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field guide for the identification of damage on woody sentinel plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781786394415. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786394415.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella Deschka & Dimić, 1986 - Horse chestnut leaf-miner(Lepidoptera, Gracillariidae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stowaway species from the Balkans - the horse chestnut leafminer, Cameraria ohridella. Chapter 6 : Biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidoptera. Chapter 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Agassiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-554-6 978-954-642-555-3. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella Deschka & Dimié, horse chestnut leaf-miner (Gracillaridae, Lepidoptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella Deschka & Dimic 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Biodiversity Heritage Library</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Field Museum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MacArthur Foundation; Sloan Foundation, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chrysomelidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les insectes associés aux peupliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Memor, 1998, 2-930133-17-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie des deux principales chrysomèles du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des forêts. France 1996. Bilan annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ministère de L'Agriculture et de la Pêche;Département de la Santé des Forêts;Paris, 1997, Cahiers du DSF (Département de la Santé des Forêts)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire [i]Plasmopara halstedii[/i] agent responsable de la maladie du mildiou du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2014, 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire Ditylenchus dipsaci sur luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2013, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de lutte alternatives à l'épandage aérien de produits phytosanitaires contre les processionnaires du pin et du chêne en conditions urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2013, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de risque simplifiée pour les Lethal yellowing type syndromes (LYTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hostachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2012, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de risque simplifiée pour Xyllela fastidiosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2012, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités et limites pour la dissémination de peupliers génétiquement modifiés en plantation artificielles : rapport de fin de contrat de l'appel d'offre sur la dissémination de plantes génétiquement modifiées du Comité Technique Permanent de la Sélection des Plantes Cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Chaufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Melasoma (Coleoptera, Chrysomelidae) - Peupliers de la section Leuce (Salicaceae). Etude de quelques facteurs physico-chimiques impliques dans l'alimentation et le developpement de ces insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance des insectes aux toxines de Bacillus thuringiensis produites par les plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Chaufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une diversité génotypique croissante de peupliers noirs (Populus nigra), sur la diversité entomologique associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoologie des invertébrés. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Augustin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, host and geography shape insect and fungal communities of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Franić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalev Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Attorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11570. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-36795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide diversity of endophytic fungi and insects associated with dormant tree twigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Franić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalev Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Attorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Invasive Patterns of Non-native Insects Related to Woody Plants Differing Between Europe and China?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2019.00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive leafminers on woody plants: a global review of pathways, impact, and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-018-1009-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forewarned is forearmed: harmonized approaches for early detection of potentially invasive pests and pathogens in sentinel plantings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Morales-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Anslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Baranchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.95 - 123. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.47.34276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity drives global patterns of insect invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiko Yamanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-30605-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting lessons we can learn using past herbarium collections for studying forest insect pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/Le-Studium.175.05.FR.09-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From east to west across the Palearctic: Phylogeography of the invasive lime leaf miner Phyllonorycter issikii (Lepidoptera: Gracillariidae) and discovery of a putative new cryptic species in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong-Kyu Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of the endangered species Harpalus flavescens (Coleoptera: Carabidae) in the Loire River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (6), 7 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P-Glycoprotein Is Linked to Resistance to the Bacillus thuringiensis Cry3Aa Toxin in a Leaf Beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Heckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins8120362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global compositional variation among native and non-native regional insect assemblages emphasizes the importance of pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiko Yamanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.893-905. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1079-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community genetics in the time of next-generation molecular technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (12), pp.3198-3207. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host tracking or cryptic adaptation? Phylogeography of Pediobius saulius (Hymenoptera, Eulophidae), a parasitoid of the highly invasive horse-chestnut leafminer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.256-269. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2011.00220.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A list of methods to detect arthropod quarantine pests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jan de Kogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.93-94. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2011.02523.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of pest surveillance techniques for detecting quarantine pests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Boonham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jan de Kogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (3), pp.515-551. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/epp.2600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of three genes encoding aminopeptidases N in the poplar leaf beetle Chrysomela tremulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Gleuher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (2), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.2010.01067.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of invasive herbivores through herbaria and archival DNA: the case of the horse-chestnut leaf miner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Walter Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (6), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/100098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species richness and abundance of native leaf miners are affected by the presence of the invasive horse-chestnut leaf miner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Hui Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (5), pp.1011-1021. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-009-9518-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive alien leaf miner Cameraria ohridella and the native tree Acer pseudoplatanus : a fatal attraction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (2), pp.151-159. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2009.00462.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mineuse du marronnier d'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt voisine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial variations in the parasitoid complex of the horse chestnut leafminer during its invasion of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselher Grabenweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Kehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Zweimüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (8), pp.2797-2813. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-009-9685-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing of the midgut transcriptome of the poplar leaf beetle Chrysomela tremulae reveals new gene families in Coleoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (5-6), pp.403-413. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial and microsatellite DNA markers reveal a Balkan origin for the highly invasive horse-chestnut leaf miner Cameraria ohridella (Lepidoptera, Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (16), pp.3458-3470. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04290.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological effects of invasive alien insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Timms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-008-9318-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and dispersal of the invading Gracillariidae Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Heitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Svatoš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 (1), pp.58-66. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0418.2008.01333.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marronniers minés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, p. 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellites for the highly invasive Cameraria ohridella (Lepidoptera: Gracillariidae) and their amplification in related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (5), pp.945-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des Carabidae dans les peupleraies picardes (Coleoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (5), pp.243-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mini-Caterpillar of the horse chestnut tree – a new tree devastator in the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPRA World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 06, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and fitness cost of resistance to Bacillus thuringiensis in Chrysomela tremulae (Coleoptera: Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Wenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Andow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (2), pp.127-134. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité dans des peupleraies picardes, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unasylva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (221), pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Cameraria ohridella invasion dynamics in recently invaded countries: from validation to prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Freize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Straw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (5), pp.805-813. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2005.01074.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mineuse du marronnier Cameraria ohridella, un Lépidotère invasif en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 137, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella, ravageur des marronniers d’Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 572, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carabes dans les peupleraies picardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations forêt AFOCEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (692), 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of resistance to transgenic Bacillus thuringiensis poplars in the poplar leaf beetle, Chrysomela tremulae F. (Coleoptera: Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rejasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97 (3), pp.1058-1064. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jee/97.3.1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the regional spread of the invasive leafminer Cameraria ohridella Deschka and Dimic (Lepidoptera: Gracillariidae) by damage assessment and pheromone trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Svatoš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (6), pp.1584-1592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High tolerance against Chrysomela tremulae of transgenic poplar plants expressing a synthetic cry3Aa gene from Bacillus thuringiensis ssp tenebrionis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (2), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022453220496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial frequency of alleles conferring resistance to Bacillus thuringiensis poplar in a field population of Chrysomela tremulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gé Nissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 270 (1517), pp.791-797. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2002.2317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Population Dynamics of the Horse Chestnut Leafminer Cameraria ohridella with a Synthetic Pheromone in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Kindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Kalinovà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Heitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Protection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (4), pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">在人工接种和自然感虫情况下美洲黑杨后代对桑天牛抗性的研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Jianjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Yifan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Weilun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Silvae Sinicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (1), pp.164-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute spread in France of an invasive pest, the horse chestnut leafminer Cameraria ohridella Deschka & Dimic (Lep., Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75 (6), pp.145-149. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0280.2002.02044.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois Lê Tân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.319-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'amélioration génétique des peupliers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonduelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 81 (3), pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysomela scripta performance on five poplar clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Clancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norwegian Journal of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, suppl., pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of a new phenolic compound from leaves of Populus deltoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 57 (6), pp.808-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time induction defense of a Leuce poplar clone (P. tremula x P. tremuloides) against Chrysomela tremulae - Propagation and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 381, pp.540-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferences of Chrysomela (=Melasoma) populi L. and Chrysomela tremulae F. (Col. Chrysomelidae) for Leuce section poplar clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 115, pp.370-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history of the poplar beetle Chrysomela tremulae F. in the central region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 125, pp.399-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar clones effect on development, mortality and fecundity of Chrysomela (=Melasoma) populi L. and Chrysomela tremulae F. (Col., Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 116, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tenthredes associees aux aulnes et aux peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, sp., pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeros problemas entomologicos relacionados con la introduccion de Pinus contorta Dougl. en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Giovanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletin de la Estacion Central de Ecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 16 (31), pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dispersion des larves de premier stade de Cryptococcus fagisuga Lind. (Hom., Coccoidea) dans une hetraie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 106, pp.178-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes entreprises sur Cryptococcus fagi Baersp. en Haute-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. B. Malphettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 37 (4), pp.291-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the sediment morphodynamic and the associated BIOdiversity in the mosaic of MAREAU-aux-prés islands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long-Term Ecological Research Network ILTER 1ST Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Skukuza Kruger National Park, South Africa. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the invasive lime leaf miner Phyllonorycter issikii (Lepidoptera: Gracillariidae) in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tribetri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong-Kyu Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantereau Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the east to the west: rapid range expansion of the lime leaf miner in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and genetics of invasion of the lime leafminer Phyllonorycter issikii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gracillariidae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kozagawa, Wakayama, Japan. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lime Leaf Miner Phyllonorycter issikii (Kumata, 1963), a Highly Invasive Pest in Europe: Genetics of Invasion and Systematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of midgut Cadherin in Bt Cry3A-susceptible and resistant populations of the beetle &amp;lt;em&amp;gt;Chrysomela tremulae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual Meeting of the Society for Invertebrate Pathology Conference on Invertebrate Pathology and Microbial Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pittsburgh, Pennsylvanie, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of invasive leaf-mining moths using herbaria and minibarcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Fourth International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Adelaide, Australia. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella : un nouveau ravageur du marronnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre, élément majeur du paysage journée à thème de la SNHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of local environmental conditions on associated organisms of Lombardy poplar (Populus nigra cv 'Italica')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Tuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivory response to Populus nigra genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Karliński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté Peuplier noir et entomofaune associée : réponse des insectes à la diversité génétique de l'hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic patterns of Phyllonorycter platani - an invasive leaf miner moth with Mediterranean origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of Cameraria ohridella on maple: Is a host shift likely?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology;ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. p.332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing, classifying and scoring the environmental impact of invasive insects in pest risk analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella spatial dynamics and invasion genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential indirect impact of the invasive leaf-miner, Cameraria ohridella, on native leaf-miners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology; ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, France. p. 843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding reveals the area of origin of the highly invasive horse chestnut leaf-miner Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology; ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the ecological impact of alien leafminers through apparent competition. The example of Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion Genetics of Cameraria ohridella (Lep.Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Alien Arthropods in South East Europe - crossroad of three continents"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent competition between the invasive horse-chestnut leaf miner and indigenous leaf miners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Alien Arthropods in South East Europe - crossroad of three continents"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et impact de la mineuse du marronnier d’Inde Cameraria ohridella sur l’érable Sycomore, Acer pseudoplatanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones "Invasions biologiques et traits d'histoire de vie : variabilité, plasticité et adaptation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mineuse du marronnier : un nouveau ravageur des arbres en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Européen IFPRA (International Federation of Parks and Recreations Administration)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Annecy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités de lutte contre La mineuse du marronnier, Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. conférence sur l'entretien des espaces verts, jardins, gazons, forêts, zones aquatiques et autres zones non agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identication and mapping of Chrysomela tremulae resistance QTL in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marcombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Poplar Symposium (IPS IV). "Meeting the needs of a growing world through poplar and willow science: combining traditional and novel approaches in the genomic era"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nanjing, China. p.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse chestnut leaf miner Cameraria ohridella: evolution of host plant use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Izmir, Turkey. p. 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasons for and effects of changes in the parasitoid complex of the horse chestnut leafminer, Cameraria ohridella (Lepidoptera, Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselher Grabenweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">plant protection and plant health in Europe: introduction and spread of invasive species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern of invasion by Cameraria ohridella in France: a comparison with Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Department of Natural Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Cameraria Symposium Cameraria ohridella and other invasive leaf-miners in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar and the poplar leaf beetle: state-of-the-art on the risk of evolution of insect resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. session international poplar commission: The contribution of poplars and willows to sustainable forestry and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile. p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disperse with the leaves and develop locally: a successful strategy for invasive leafminers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castellana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Svatoš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Cameraria Symposium Cameraria ohridella and other invasive leaf-miners in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of biodiversity in poplar stands in the Picardie Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. session international poplar commission: The contribution of poplars and willows to sustainable forestry and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile. p. 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgénèse et résistance des peupliers aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Session of the International Poplar commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative survey of poplar resistance to chrysomelid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Session of the International Poplar commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of a proteinase inhibitor and a Bacillus thuringiensis delta-endotoxin in transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Parties : Somatic Cell Genetics S2.04-07 and Molecular Genetics S2.04-06;Joint meeting of the IUFRO : working parties S.04-07 and S.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of proteinase inhibitors in transgenic poplar and oilseed rape plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaccomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'"Association of applied biologists"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of P. trichocarpa and P. deltoides progenies to chrysomelid beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Santune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International poplar symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on planter des peupliers transgéniques ? Cas de la résistance aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CTPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engeneering of poplar trees may be used to improve their tolerance toward insects or to alter their lignin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Queenstown molecular biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of digestive proteinases in laboratory reared and field collected western spruce budworm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Clancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Valaitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of American Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera : Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop of the IUFRO-Molecular genetics of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing a cysteine proteinase inhibitor are toxic to coleopterous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international symposium on the applications of biotechnology to tree culture, protection, and utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing protease inhibitors and a Bacillus thuringiensis delta-endotoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Miranda Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. congrès international de phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe sobre las investigaciones del INRA (Francia) acerca de la resistencia de los alamos contra los insectos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Session de la Commission internationale du peuplier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect des recherches effectuees sur les insectes des feuillus a la Station de Zoologie Forestiere d'Orleans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rougon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference internationale des Entomologistes d'expression francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, Gembloux, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la resistance de clones de peupliers vis a vis de la chrysomele Melasoma tremulae (F). (Col. Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. session of executive committee of the FAO international poplar commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in the INRA poplar improvement programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. session of the Executive Committee of the International Poplar Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the repartition of Curculio and Laspeyresia in the acorn production of one oak (Quercus petrea) in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Metreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. conference of the cone and seed insects working party S2-07-01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1986, Briancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Garden Route Interface Meeting, Science and management co-learning to navigate social-ecological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five years study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (Loire river, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 3rd international conference « Integrative sciences and sustainable development of rivers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-year study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. , 2018, Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers. Programme et résumés. Programme and abstacts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and management co-learning to navigate social-ecological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur la biodiversité au sein des iles de Mareau-aux-prés (Réserve Nationale de Saint-Mesmin) : principaux résultats après 5 années d’étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02045340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des travaux sur la dynamique de recolonisation des Coleoptères Carabidae. BioMareau-II (2016-2019). Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JBM 2017 : Journées du projet BioMareau 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mareau-aux-Prés, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of the island levelling in mid-Loire river on the recolonization by ground beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , 2015, 2e Conference International I.S. Rivers Integrative Sciences Recherches et Actions "Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers". Programme et résumés. Programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Island river levelling: a favorable situation to explore ground beetles (Coleoptera : Carabidae) ability to recolonize pioneer riparian habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, York, United Kingdom. 1p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of the highly invasive horse-chestnut leafminer using herbaria and minibarcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference on Biological Invasions NEOBIOTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pontevedra, Spain. , 1p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanism of resistance to Bacillus thuringiensis Cry3A toxin in a natural population of the leaf beetle, Chrysomela tremulae (Coleoptera: Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Annual Meeting of the Society for Invertebrate Pathology;1. International Forum on Entomopathogenic Nematodes and Symbiotic Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Quebec, Canada. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary data on resistance of progenies of Populus Deltoides to a cerambicidae border : Apriona Germari hope under artificial and natural infestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jianjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and survival of Chrysomela tremulae (Coleoptera, Chrysomelidae) on transgenic poplar containing a Bacillus thuringiensis delta-endotoxine gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting WPS 7.03.06 - WP 2.7.03.07. Population dynamics, impacts and integrated management of forest defoliating insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Banska Stiavnica, El Salvador. 1 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent development in the INRA poplar improvement programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bugs, ants, wasps, moths and other insect species. Chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazza G; Tricarico E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasive Species and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, CAB International, pp.63-75, 2018, CABI invasives serie, 978-1-78639-098-1. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786390981.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage to leaves of broadleaf woody plants. Chapter 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie Barham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rein Drenkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roques, A., Cleary, M., Matsiakh, I., Eschen, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field guide for the identification of damage on woody sentinel plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781786394415. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786394415.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella Deschka & Dimić, 1986 - Horse chestnut leaf-miner(Lepidoptera, Gracillariidae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stowaway species from the Balkans - the horse chestnut leafminer, Cameraria ohridella. Chapter 6 : Biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidoptera. Chapter 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Agassiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-554-6 978-954-642-555-3. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella Deschka & Dimié, horse chestnut leaf-miner (Gracillaridae, Lepidoptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella Deschka & Dimic 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Biodiversity Heritage Library</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Field Museum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MacArthur Foundation; Sloan Foundation, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chrysomelidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les insectes associés aux peupliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Memor, 1998, 2-930133-17-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie des deux principales chrysomèles du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des forêts. France 1996. Bilan annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ministère de L'Agriculture et de la Pêche;Département de la Santé des Forêts;Paris, 1997, Cahiers du DSF (Département de la Santé des Forêts)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire [i]Plasmopara halstedii[/i] agent responsable de la maladie du mildiou du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2014, 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de lutte alternatives à l'épandage aérien de produits phytosanitaires contre les processionnaires du pin et du chêne en conditions urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2013, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire Ditylenchus dipsaci sur luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2013, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de risque simplifiée pour les Lethal yellowing type syndromes (LYTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hostachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2012, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de risque simplifiée pour Xyllela fastidiosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2012, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités et limites pour la dissémination de peupliers génétiquement modifiés en plantation artificielles : rapport de fin de contrat de l'appel d'offre sur la dissémination de plantes génétiquement modifiées du Comité Technique Permanent de la Sélection des Plantes Cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Chaufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Melasoma (Coleoptera, Chrysomelidae) - Peupliers de la section Leuce (Salicaceae). Etude de quelques facteurs physico-chimiques impliques dans l'alimentation et le developpement de ces insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance des insectes aux toxines de Bacillus thuringiensis produites par les plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Chaufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une diversité génotypique croissante de peupliers noirs (Populus nigra), sur la diversité entomologique associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoologie des invertébrés. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Frani&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalev Adamson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36795-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01162-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1009-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Morales-Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Anslan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Baranchikov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.47.34276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Liebhold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yamanaka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Chown" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30605-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.175.05.FR.09-2018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Triberti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong-Kyu Byun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171104" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dauffy-Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pauchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretschneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Heckel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8120362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1079-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lees" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tomov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2011.00220.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Boonham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jan de Kogel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Faccoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.2600" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE179860395574375E6B4FFD134E3CE7FFE233AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2011.02523.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2010.01067.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NXD9DCK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Walter Lack" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/100098" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Turlings" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2009.00462.x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666810v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668657v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselher Grabenweger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Kehrli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Zweim&#252;ller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Avtzis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9685-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663969v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Hui Peng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9518-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Timms" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-008-9318-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1NB7N53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari Mena" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04290.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HCDR5W3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guichard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Heitland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Freise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Svato&#353;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2008.01333.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wilkinson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.04.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Wenes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800845" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gilbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Freize" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Straw" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2005.01074.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Godin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672847v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676752v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/97.3.1058" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677455v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022453220496" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPSBQNKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233; Nissel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2002.2317" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675376v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Jianjun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yifan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Weilun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679677v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kindl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kalinov&#224;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677837v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0280.2002.02044.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BGVKKRBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714806v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois L&#234; T&#226;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonduelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701593v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Venot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711565v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Wagner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Clancy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704209v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727225v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Giovanini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726637v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882222v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Malphettes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655784v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tribetri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795732v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740096v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747911v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804116v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Lees" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H Lack" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez-Lopez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749712v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758426v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Tuba" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Lakatos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754576v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Karli&#324;ski" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756131v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bacher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cock" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823292v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756146v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756118v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757596v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756115v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750572v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813292v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754121v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcombe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824704v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763395v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Avtzis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763621v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Department of Natural Products" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762995v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castellana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826155v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768155v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774447v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233; Bottino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zaccomer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Santune" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774611v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Valaitis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777203v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776220v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Miranda Brasileiro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774464v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rougon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772627v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774596v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783032v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736217v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045340v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608510v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rossi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739068v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ndiaye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744907v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818563v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662757v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Hu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jianjun" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840706v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846805v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591748v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Preda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786390981.0063" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601545v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Barham" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cech" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein Drenkhan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20173265436" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0037" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928757v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensoft.net/journals/biorisk/issue/4/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821657v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824288v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agassiz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate de Prins" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy de Prins" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.50" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821600v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Delivering Alien Invasive Species Inventories For Europe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824036v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Biodiversity Heritage Library" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Field Museum" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835432v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834391v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578870v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577510v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dollet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hostachy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577495v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848868v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851386v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832891v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bethenod" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811645v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Frani&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalev Adamson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36795-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01162-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1009-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Morales-Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Anslan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Baranchikov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.47.34276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Liebhold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yamanaka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Chown" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30605-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.175.05.FR.09-2018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Triberti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong-Kyu Byun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171104" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dauffy-Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pauchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretschneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Heckel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8120362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1079-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lees" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tomov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2011.00220.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jan de Kogel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Faccoli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2011.02523.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648312v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Boonham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.2600" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE179860395574375E6B4FFD134E3CE7FFE233AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2010.01067.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NXD9DCK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Walter Lack" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/100098" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Hui Peng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Turlings" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9518-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2009.00462.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselher Grabenweger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Kehrli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Zweim&#252;ller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Avtzis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9685-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wilkinson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari Mena" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04290.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HCDR5W3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Timms" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-008-9318-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1NB7N53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guichard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Heitland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Freise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Svato&#353;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2008.01333.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655016v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Wenes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800845" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Godin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679630v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gilbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Freize" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Straw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2005.01074.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/97.3.1058" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677455v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022453220496" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPSBQNKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233; Nissel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2002.2317" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679677v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kindl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kalinov&#224;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675376v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Jianjun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yifan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Weilun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677837v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0280.2002.02044.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BGVKKRBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714806v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois L&#234; T&#226;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonduelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711565v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Wagner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Clancy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Venot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701593v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704209v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727225v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Giovanini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726637v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882222v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Malphettes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655784v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tribetri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795732v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740096v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747911v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804116v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Lees" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H Lack" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez-Lopez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749712v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Tuba" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Lakatos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754576v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Karli&#324;ski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757507v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816673v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823292v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756131v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bacher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cock" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821649v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823984v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756146v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756115v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757596v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756118v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813292v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750572v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754121v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcombe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824704v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763395v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Avtzis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763621v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Department of Natural Products" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762995v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castellana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826155v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768155v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774447v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233; Bottino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zaccomer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Santune" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774611v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Valaitis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777203v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776220v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Miranda Brasileiro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772627v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774464v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rougon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774596v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783032v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736217v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045340v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608510v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rossi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739068v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ndiaye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744907v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818563v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662757v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Hu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jianjun" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840706v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846805v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591748v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Preda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786390981.0063" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601545v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Barham" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cech" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein Drenkhan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20173265436" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0037" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928757v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensoft.net/journals/biorisk/issue/4/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821657v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824288v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agassiz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate de Prins" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy de Prins" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.50" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821600v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Delivering Alien Invasive Species Inventories For Europe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824036v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Biodiversity Heritage Library" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Field Museum" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835432v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834391v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578870v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577510v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dollet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hostachy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577495v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848868v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851386v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832891v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bethenod" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811645v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>