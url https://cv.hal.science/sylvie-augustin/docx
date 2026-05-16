--- v1 (2026-04-13)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Augustin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, host and geography shape insect and fungal communities of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Franić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalev Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Attorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11570. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-36795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide diversity of endophytic fungi and insects associated with dormant tree twigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Franić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalev Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Attorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Invasive Patterns of Non-native Insects Related to Woody Plants Differing Between Europe and China?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2019.00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive leafminers on woody plants: a global review of pathways, impact, and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-018-1009-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forewarned is forearmed: harmonized approaches for early detection of potentially invasive pests and pathogens in sentinel plantings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Morales-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Anslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Baranchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.95 - 123. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.47.34276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity drives global patterns of insect invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiko Yamanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-30605-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting lessons we can learn using past herbarium collections for studying forest insect pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/Le-Studium.175.05.FR.09-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From east to west across the Palearctic: Phylogeography of the invasive lime leaf miner Phyllonorycter issikii (Lepidoptera: Gracillariidae) and discovery of a putative new cryptic species in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong-Kyu Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of the endangered species Harpalus flavescens (Coleoptera: Carabidae) in the Loire River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (6), 7 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P-Glycoprotein Is Linked to Resistance to the Bacillus thuringiensis Cry3Aa Toxin in a Leaf Beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Heckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins8120362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global compositional variation among native and non-native regional insect assemblages emphasizes the importance of pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiko Yamanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.893-905. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1079-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community genetics in the time of next-generation molecular technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (12), pp.3198-3207. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host tracking or cryptic adaptation? Phylogeography of Pediobius saulius (Hymenoptera, Eulophidae), a parasitoid of the highly invasive horse-chestnut leafminer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.256-269. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2011.00220.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A list of methods to detect arthropod quarantine pests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jan de Kogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.93-94. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2011.02523.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of pest surveillance techniques for detecting quarantine pests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Boonham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jan de Kogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (3), pp.515-551. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/epp.2600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of three genes encoding aminopeptidases N in the poplar leaf beetle Chrysomela tremulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Gleuher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (2), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.2010.01067.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of invasive herbivores through herbaria and archival DNA: the case of the horse-chestnut leaf miner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Walter Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (6), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/100098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species richness and abundance of native leaf miners are affected by the presence of the invasive horse-chestnut leaf miner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Hui Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (5), pp.1011-1021. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-009-9518-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive alien leaf miner Cameraria ohridella and the native tree Acer pseudoplatanus : a fatal attraction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (2), pp.151-159. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2009.00462.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mineuse du marronnier d'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt voisine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial variations in the parasitoid complex of the horse chestnut leafminer during its invasion of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselher Grabenweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Kehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Zweimüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (8), pp.2797-2813. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-009-9685-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing of the midgut transcriptome of the poplar leaf beetle Chrysomela tremulae reveals new gene families in Coleoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (5-6), pp.403-413. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial and microsatellite DNA markers reveal a Balkan origin for the highly invasive horse-chestnut leaf miner Cameraria ohridella (Lepidoptera, Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (16), pp.3458-3470. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04290.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological effects of invasive alien insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Timms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-008-9318-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and dispersal of the invading Gracillariidae Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Heitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Svatoš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 (1), pp.58-66. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0418.2008.01333.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marronniers minés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, p. 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellites for the highly invasive Cameraria ohridella (Lepidoptera: Gracillariidae) and their amplification in related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (5), pp.945-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des Carabidae dans les peupleraies picardes (Coleoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (5), pp.243-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mini-Caterpillar of the horse chestnut tree – a new tree devastator in the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPRA World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 06, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and fitness cost of resistance to Bacillus thuringiensis in Chrysomela tremulae (Coleoptera: Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Wenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Andow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (2), pp.127-134. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité dans des peupleraies picardes, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unasylva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (221), pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Cameraria ohridella invasion dynamics in recently invaded countries: from validation to prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Freize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Straw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (5), pp.805-813. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2005.01074.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mineuse du marronnier Cameraria ohridella, un Lépidotère invasif en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 137, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella, ravageur des marronniers d’Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 572, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carabes dans les peupleraies picardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations forêt AFOCEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (692), 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of resistance to transgenic Bacillus thuringiensis poplars in the poplar leaf beetle, Chrysomela tremulae F. (Coleoptera: Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rejasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97 (3), pp.1058-1064. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jee/97.3.1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the regional spread of the invasive leafminer Cameraria ohridella Deschka and Dimic (Lepidoptera: Gracillariidae) by damage assessment and pheromone trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Svatoš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (6), pp.1584-1592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High tolerance against Chrysomela tremulae of transgenic poplar plants expressing a synthetic cry3Aa gene from Bacillus thuringiensis ssp tenebrionis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (2), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022453220496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial frequency of alleles conferring resistance to Bacillus thuringiensis poplar in a field population of Chrysomela tremulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gé Nissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 270 (1517), pp.791-797. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2002.2317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Population Dynamics of the Horse Chestnut Leafminer Cameraria ohridella with a Synthetic Pheromone in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Kindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Kalinovà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Heitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Protection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (4), pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">在人工接种和自然感虫情况下美洲黑杨后代对桑天牛抗性的研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Jianjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Yifan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Weilun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Silvae Sinicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (1), pp.164-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute spread in France of an invasive pest, the horse chestnut leafminer Cameraria ohridella Deschka & Dimic (Lep., Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75 (6), pp.145-149. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0280.2002.02044.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois Lê Tân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.319-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'amélioration génétique des peupliers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonduelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 81 (3), pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysomela scripta performance on five poplar clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Clancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norwegian Journal of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, suppl., pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of a new phenolic compound from leaves of Populus deltoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 57 (6), pp.808-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time induction defense of a Leuce poplar clone (P. tremula x P. tremuloides) against Chrysomela tremulae - Propagation and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 381, pp.540-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferences of Chrysomela (=Melasoma) populi L. and Chrysomela tremulae F. (Col. Chrysomelidae) for Leuce section poplar clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 115, pp.370-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history of the poplar beetle Chrysomela tremulae F. in the central region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 125, pp.399-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar clones effect on development, mortality and fecundity of Chrysomela (=Melasoma) populi L. and Chrysomela tremulae F. (Col., Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 116, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tenthredes associees aux aulnes et aux peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, sp., pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeros problemas entomologicos relacionados con la introduccion de Pinus contorta Dougl. en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Giovanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletin de la Estacion Central de Ecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 16 (31), pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dispersion des larves de premier stade de Cryptococcus fagisuga Lind. (Hom., Coccoidea) dans une hetraie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 106, pp.178-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes entreprises sur Cryptococcus fagi Baersp. en Haute-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. B. Malphettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 37 (4), pp.291-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the sediment morphodynamic and the associated BIOdiversity in the mosaic of MAREAU-aux-prés islands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long-Term Ecological Research Network ILTER 1ST Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Skukuza Kruger National Park, South Africa. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the invasive lime leaf miner Phyllonorycter issikii (Lepidoptera: Gracillariidae) in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tribetri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong-Kyu Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantereau Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the east to the west: rapid range expansion of the lime leaf miner in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and genetics of invasion of the lime leafminer Phyllonorycter issikii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gracillariidae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kozagawa, Wakayama, Japan. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lime Leaf Miner Phyllonorycter issikii (Kumata, 1963), a Highly Invasive Pest in Europe: Genetics of Invasion and Systematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of midgut Cadherin in Bt Cry3A-susceptible and resistant populations of the beetle &amp;lt;em&amp;gt;Chrysomela tremulae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual Meeting of the Society for Invertebrate Pathology Conference on Invertebrate Pathology and Microbial Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pittsburgh, Pennsylvanie, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of invasive leaf-mining moths using herbaria and minibarcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Fourth International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Adelaide, Australia. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella : un nouveau ravageur du marronnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre, élément majeur du paysage journée à thème de la SNHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of local environmental conditions on associated organisms of Lombardy poplar (Populus nigra cv 'Italica')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Tuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivory response to Populus nigra genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Karliński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté Peuplier noir et entomofaune associée : réponse des insectes à la diversité génétique de l'hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic patterns of Phyllonorycter platani - an invasive leaf miner moth with Mediterranean origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of Cameraria ohridella on maple: Is a host shift likely?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology;ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. p.332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing, classifying and scoring the environmental impact of invasive insects in pest risk analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella spatial dynamics and invasion genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential indirect impact of the invasive leaf-miner, Cameraria ohridella, on native leaf-miners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology; ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, France. p. 843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding reveals the area of origin of the highly invasive horse chestnut leaf-miner Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology; ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the ecological impact of alien leafminers through apparent competition. The example of Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion Genetics of Cameraria ohridella (Lep.Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Alien Arthropods in South East Europe - crossroad of three continents"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent competition between the invasive horse-chestnut leaf miner and indigenous leaf miners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Alien Arthropods in South East Europe - crossroad of three continents"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et impact de la mineuse du marronnier d’Inde Cameraria ohridella sur l’érable Sycomore, Acer pseudoplatanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones "Invasions biologiques et traits d'histoire de vie : variabilité, plasticité et adaptation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mineuse du marronnier : un nouveau ravageur des arbres en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Européen IFPRA (International Federation of Parks and Recreations Administration)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Annecy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités de lutte contre La mineuse du marronnier, Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. conférence sur l'entretien des espaces verts, jardins, gazons, forêts, zones aquatiques et autres zones non agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identication and mapping of Chrysomela tremulae resistance QTL in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marcombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Poplar Symposium (IPS IV). "Meeting the needs of a growing world through poplar and willow science: combining traditional and novel approaches in the genomic era"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nanjing, China. p.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse chestnut leaf miner Cameraria ohridella: evolution of host plant use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Izmir, Turkey. p. 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasons for and effects of changes in the parasitoid complex of the horse chestnut leafminer, Cameraria ohridella (Lepidoptera, Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselher Grabenweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">plant protection and plant health in Europe: introduction and spread of invasive species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern of invasion by Cameraria ohridella in France: a comparison with Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Department of Natural Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Cameraria Symposium Cameraria ohridella and other invasive leaf-miners in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar and the poplar leaf beetle: state-of-the-art on the risk of evolution of insect resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. session international poplar commission: The contribution of poplars and willows to sustainable forestry and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile. p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disperse with the leaves and develop locally: a successful strategy for invasive leafminers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castellana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Svatoš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Cameraria Symposium Cameraria ohridella and other invasive leaf-miners in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of biodiversity in poplar stands in the Picardie Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. session international poplar commission: The contribution of poplars and willows to sustainable forestry and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile. p. 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgénèse et résistance des peupliers aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Session of the International Poplar commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative survey of poplar resistance to chrysomelid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Session of the International Poplar commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of a proteinase inhibitor and a Bacillus thuringiensis delta-endotoxin in transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Parties : Somatic Cell Genetics S2.04-07 and Molecular Genetics S2.04-06;Joint meeting of the IUFRO : working parties S.04-07 and S.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of proteinase inhibitors in transgenic poplar and oilseed rape plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaccomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'"Association of applied biologists"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of P. trichocarpa and P. deltoides progenies to chrysomelid beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Santune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International poplar symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on planter des peupliers transgéniques ? Cas de la résistance aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CTPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engeneering of poplar trees may be used to improve their tolerance toward insects or to alter their lignin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Queenstown molecular biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of digestive proteinases in laboratory reared and field collected western spruce budworm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Clancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Valaitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of American Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera : Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop of the IUFRO-Molecular genetics of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing a cysteine proteinase inhibitor are toxic to coleopterous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international symposium on the applications of biotechnology to tree culture, protection, and utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing protease inhibitors and a Bacillus thuringiensis delta-endotoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Miranda Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. congrès international de phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe sobre las investigaciones del INRA (Francia) acerca de la resistencia de los alamos contra los insectos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Session de la Commission internationale du peuplier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect des recherches effectuees sur les insectes des feuillus a la Station de Zoologie Forestiere d'Orleans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rougon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference internationale des Entomologistes d'expression francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, Gembloux, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la resistance de clones de peupliers vis a vis de la chrysomele Melasoma tremulae (F). (Col. Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. session of executive committee of the FAO international poplar commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in the INRA poplar improvement programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. session of the Executive Committee of the International Poplar Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the repartition of Curculio and Laspeyresia in the acorn production of one oak (Quercus petrea) in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Metreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. conference of the cone and seed insects working party S2-07-01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1986, Briancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Garden Route Interface Meeting, Science and management co-learning to navigate social-ecological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five years study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (Loire river, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 3rd international conference « Integrative sciences and sustainable development of rivers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-year study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. , 2018, Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers. Programme et résumés. Programme and abstacts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and management co-learning to navigate social-ecological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur la biodiversité au sein des iles de Mareau-aux-prés (Réserve Nationale de Saint-Mesmin) : principaux résultats après 5 années d’étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02045340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des travaux sur la dynamique de recolonisation des Coleoptères Carabidae. BioMareau-II (2016-2019). Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JBM 2017 : Journées du projet BioMareau 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mareau-aux-Prés, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of the island levelling in mid-Loire river on the recolonization by ground beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , 2015, 2e Conference International I.S. Rivers Integrative Sciences Recherches et Actions "Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers". Programme et résumés. Programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Island river levelling: a favorable situation to explore ground beetles (Coleoptera : Carabidae) ability to recolonize pioneer riparian habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, York, United Kingdom. 1p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of the highly invasive horse-chestnut leafminer using herbaria and minibarcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference on Biological Invasions NEOBIOTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pontevedra, Spain. , 1p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanism of resistance to Bacillus thuringiensis Cry3A toxin in a natural population of the leaf beetle, Chrysomela tremulae (Coleoptera: Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Annual Meeting of the Society for Invertebrate Pathology;1. International Forum on Entomopathogenic Nematodes and Symbiotic Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Quebec, Canada. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary data on resistance of progenies of Populus Deltoides to a cerambicidae border : Apriona Germari hope under artificial and natural infestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jianjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and survival of Chrysomela tremulae (Coleoptera, Chrysomelidae) on transgenic poplar containing a Bacillus thuringiensis delta-endotoxine gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting WPS 7.03.06 - WP 2.7.03.07. Population dynamics, impacts and integrated management of forest defoliating insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Banska Stiavnica, El Salvador. 1 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent development in the INRA poplar improvement programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bugs, ants, wasps, moths and other insect species. Chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazza G; Tricarico E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasive Species and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, CAB International, pp.63-75, 2018, CABI invasives serie, 978-1-78639-098-1. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786390981.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage to leaves of broadleaf woody plants. Chapter 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie Barham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rein Drenkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roques, A., Cleary, M., Matsiakh, I., Eschen, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field guide for the identification of damage on woody sentinel plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781786394415. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786394415.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella Deschka & Dimić, 1986 - Horse chestnut leaf-miner(Lepidoptera, Gracillariidae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stowaway species from the Balkans - the horse chestnut leafminer, Cameraria ohridella. Chapter 6 : Biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidoptera. Chapter 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Agassiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-554-6 978-954-642-555-3. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella Deschka & Dimié, horse chestnut leaf-miner (Gracillaridae, Lepidoptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella Deschka & Dimic 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Biodiversity Heritage Library</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Field Museum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MacArthur Foundation; Sloan Foundation, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chrysomelidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les insectes associés aux peupliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Memor, 1998, 2-930133-17-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie des deux principales chrysomèles du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des forêts. France 1996. Bilan annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ministère de L'Agriculture et de la Pêche;Département de la Santé des Forêts;Paris, 1997, Cahiers du DSF (Département de la Santé des Forêts)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire [i]Plasmopara halstedii[/i] agent responsable de la maladie du mildiou du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2014, 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de lutte alternatives à l'épandage aérien de produits phytosanitaires contre les processionnaires du pin et du chêne en conditions urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2013, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire Ditylenchus dipsaci sur luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2013, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de risque simplifiée pour les Lethal yellowing type syndromes (LYTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hostachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2012, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de risque simplifiée pour Xyllela fastidiosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2012, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités et limites pour la dissémination de peupliers génétiquement modifiés en plantation artificielles : rapport de fin de contrat de l'appel d'offre sur la dissémination de plantes génétiquement modifiées du Comité Technique Permanent de la Sélection des Plantes Cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Chaufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Melasoma (Coleoptera, Chrysomelidae) - Peupliers de la section Leuce (Salicaceae). Etude de quelques facteurs physico-chimiques impliques dans l'alimentation et le developpement de ces insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance des insectes aux toxines de Bacillus thuringiensis produites par les plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Chaufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une diversité génotypique croissante de peupliers noirs (Populus nigra), sur la diversité entomologique associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoologie des invertébrés. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie Augustin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate, host and geography shape insect and fungal communities of trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Franić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalev Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Attorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.11570. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-36795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldwide diversity of endophytic fungi and insects associated with dormant tree twigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Franić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Prospero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalev Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Allan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Attorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), pp.62. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-022-01162-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Invasive Patterns of Non-native Insects Related to Woody Plants Differing Between Europe and China?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Ren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffgc.2019.00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03302392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forewarned is forearmed: harmonized approaches for early detection of potentially invasive pests and pathogens in sentinel plantings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Morales-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sten Anslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Baranchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeoBiota</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47, pp.95 - 123. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/neobiota.47.34276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive leafminers on woody plants: a global review of pathways, impact, and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10340-018-1009-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity drives global patterns of insect invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiko Yamanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-30605-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesting lessons we can learn using past herbarium collections for studying forest insect pest invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/Le-Studium.175.05.FR.09-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From east to west across the Palearctic: Phylogeography of the invasive lime leaf miner Phyllonorycter issikii (Lepidoptera: Gracillariidae) and discovery of a putative new cryptic species in East Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong-Kyu Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0171104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rediscovery of the endangered species Harpalus flavescens (Coleoptera: Carabidae) in the Loire River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect conservation and diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (6), 7 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/icad.12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global compositional variation among native and non-native regional insect assemblages emphasizes the importance of pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Liebhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takehiko Yamanaka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (4), pp.893-905. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-016-1079-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P-Glycoprotein Is Linked to Resistance to the Bacillus thuringiensis Cry3Aa Toxin in a Leaf Beetle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David G. Heckel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins8120362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community genetics in the time of next-generation molecular technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Gugerli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (12), pp.3198-3207. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host tracking or cryptic adaptation? Phylogeography of Pediobius saulius (Hymenoptera, Eulophidae), a parasitoid of the highly invasive horse-chestnut leafminer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.256-269. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2011.00220.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of pest surveillance techniques for detecting quarantine pests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Boonham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jan de Kogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin OEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (3), pp.515-551. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/epp.2600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A list of methods to detect arthropod quarantine pests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Jan de Kogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Donner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Faccoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPPO Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (1), pp.93-94. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2338.2011.02523.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of three genes encoding aminopeptidases N in the poplar leaf beetle Chrysomela tremulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Gleuher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (2), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.2010.01067.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of invasive herbivores through herbaria and archival DNA: the case of the horse-chestnut leaf miner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.Walter Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (6), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1890/100098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mineuse du marronnier d'Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt voisine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invasive alien leaf miner Cameraria ohridella and the native tree Acer pseudoplatanus : a fatal attraction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (2), pp.151-159. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1461-9563.2009.00462.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial variations in the parasitoid complex of the horse chestnut leafminer during its invasion of Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselher Grabenweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Kehrli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Zweimüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (8), pp.2797-2813. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-009-9685-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species richness and abundance of native leaf miners are affected by the presence of the invasive horse-chestnut leaf miner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Hui Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (5), pp.1011-1021. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-009-9518-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial and microsatellite DNA markers reveal a Balkan origin for the highly invasive horse-chestnut leaf miner Cameraria ohridella (Lepidoptera, Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (16), pp.3458-3470. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04290.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological effects of invasive alien insects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Timms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11 (1), pp.21-45. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-008-9318-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and dispersal of the invading Gracillariidae Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Heitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Svatoš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 (1), pp.58-66. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0418.2008.01333.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marronniers minés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, p. 40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing of the midgut transcriptome of the poplar leaf beetle Chrysomela tremulae reveals new gene families in Coleoptera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39 (5-6), pp.403-413. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellites for the highly invasive Cameraria ohridella (Lepidoptera: Gracillariidae) and their amplification in related species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neus Mari Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Magnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (5), pp.945-948</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité des Carabidae dans les peupleraies picardes (Coleoptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Entomologiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 63 (5), pp.243-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mini-Caterpillar of the horse chestnut tree – a new tree devastator in the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPRA World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 06, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and fitness cost of resistance to Bacillus thuringiensis in Chrysomela tremulae (Coleoptera: Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Wenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David A. Andow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (2), pp.127-134. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.hdy.6800845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Cameraria ohridella invasion dynamics in recently invaded countries: from validation to prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Freize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Straw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (5), pp.805-813. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2664.2005.01074.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité dans des peupleraies picardes, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unasylva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (221), pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mineuse du marronnier Cameraria ohridella, un Lépidotère invasif en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectes Sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 137, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella, ravageur des marronniers d’Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 572, pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carabes dans les peupleraies picardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations forêt AFOCEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (692), 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the regional spread of the invasive leafminer Cameraria ohridella Deschka and Dimic (Lepidoptera: Gracillariidae) by damage assessment and pheromone trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Svatoš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33 (6), pp.1584-1592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of resistance to transgenic Bacillus thuringiensis poplars in the poplar leaf beetle, Chrysomela tremulae F. (Coleoptera: Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Rejasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 97 (3), pp.1058-1064. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jee/97.3.1058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High tolerance against Chrysomela tremulae of transgenic poplar plants expressing a synthetic cry3Aa gene from Bacillus thuringiensis ssp tenebrionis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise L. Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11 (2), pp.103-110. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022453220496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial frequency of alleles conferring resistance to Bacillus thuringiensis poplar in a field population of Chrysomela tremulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gé Nissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 270 (1517), pp.791-797. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspb.2002.2317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">在人工接种和自然感虫情况下美洲黑杨后代对桑天牛抗性的研究</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Jianjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han Yifan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Weilun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Silvae Sinicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (1), pp.164-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Population Dynamics of the Horse Chestnut Leafminer Cameraria ohridella with a Synthetic Pheromone in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiri Kindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanka Kalinovà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Heitland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Protection Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 38 (4), pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute spread in France of an invasive pest, the horse chestnut leafminer Cameraria ohridella Deschka & Dimic (Lep., Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75 (6), pp.145-149. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1439-0280.2002.02044.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois Lê Tân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Breeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 1, pp.319-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives d'amélioration génétique des peupliers en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonduelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 81 (3), pp.137-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short time induction defense of a Leuce poplar clone (P. tremula x P. tremuloides) against Chrysomela tremulae - Propagation and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 381, pp.540-543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of a new phenolic compound from leaves of Populus deltoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 57 (6), pp.808-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrysomela scripta performance on five poplar clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Clancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norwegian Journal of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, suppl., pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferences of Chrysomela (=Melasoma) populi L. and Chrysomela tremulae F. (Col. Chrysomelidae) for Leuce section poplar clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 115, pp.370-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history of the poplar beetle Chrysomela tremulae F. in the central region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Levieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Entomologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 125, pp.399-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poplar clones effect on development, mortality and fecundity of Chrysomela (=Melasoma) populi L. and Chrysomela tremulae F. (Col., Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 116, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tenthredes associees aux aulnes et aux peupliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, sp., pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primeros problemas entomologicos relacionados con la introduccion de Pinus contorta Dougl. en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Giovanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletin de la Estacion Central de Ecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 16 (31), pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dispersion des larves de premier stade de Cryptococcus fagisuga Lind. (Hom., Coccoidea) dans une hetraie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Entomologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 106, pp.178-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes entreprises sur Cryptococcus fagi Baersp. en Haute-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. B. Malphettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 37 (4), pp.291-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the sediment morphodynamic and the associated BIOdiversity in the mosaic of MAREAU-aux-prés islands.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long-Term Ecological Research Network ILTER 1ST Open Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Skukuza Kruger National Park, South Africa. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography of the invasive lime leaf miner Phyllonorycter issikii (Lepidoptera: Gracillariidae) in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Tribetri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Ohshima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong-Kyu Byun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Colloque des Zones Ateliers « Les sciences à la rencontre de l’aménagement des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. 168 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur plusieurs composantes de la biodiversité au sein de la mosaïque des îles de Mareau-aux-Prés (Loiret)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantereau Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale « recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeography and genetics of invasion of the lime leafminer Phyllonorycter issikii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Gracillariidae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kozagawa, Wakayama, Japan. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the east to the west: rapid range expansion of the lime leaf miner in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect invasions in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lime Leaf Miner Phyllonorycter issikii (Kumata, 1963), a Highly Invasive Pest in Europe: Genetics of Invasion and Systematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Triberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Biological Invasions from understanding to action "NEOBIOTA 2014"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Antalya, Turkey. 279 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of midgut Cadherin in Bt Cry3A-susceptible and resistant populations of the beetle &amp;lt;em&amp;gt;Chrysomela tremulae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pauron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual Meeting of the Society for Invertebrate Pathology Conference on Invertebrate Pathology and Microbial Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Pittsburgh, Pennsylvanie, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of invasive leaf-mining moths using herbaria and minibarcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Fourth International Barcode of Life Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Adelaide, Australia. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella : un nouveau ravageur du marronnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'arbre, élément majeur du paysage journée à thème de la SNHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect herbivory response to Populus nigra genetic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leszek Karliński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of local environmental conditions on associated organisms of Lombardy poplar (Populus nigra cv 'Italica')</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katalin Tuba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté Peuplier noir et entomofaune associée : réponse des insectes à la diversité génétique de l'hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Castagneyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Guilbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing, classifying and scoring the environmental impact of invasive insects in pest risk analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of Cameraria ohridella on maple: Is a host shift likely?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology;ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. p.332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential indirect impact of the invasive leaf-miner, Cameraria ohridella, on native leaf-miners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology; ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, France. p. 843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella spatial dynamics and invasion genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA barcoding reveals the area of origin of the highly invasive horse chestnut leaf-miner Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology; ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the ecological impact of alien leafminers through apparent competition. The example of Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic patterns of Phyllonorycter platani - an invasive leaf miner moth with Mediterranean origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Congress of Entomology ICE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apparent competition between the invasive horse-chestnut leaf miner and indigenous leaf miners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ted Turlings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Alien Arthropods in South East Europe - crossroad of three continents"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité et impact de la mineuse du marronnier d’Inde Cameraria ohridella sur l’érable Sycomore, Acer pseudoplatanus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres Francophones "Invasions biologiques et traits d'histoire de vie : variabilité, plasticité et adaptation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion Genetics of Cameraria ohridella (Lep.Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain R. Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferenc Lakatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Alien Arthropods in South East Europe - crossroad of three continents"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mineuse du marronnier : un nouveau ravageur des arbres en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Européen IFPRA (International Federation of Parks and Recreations Administration)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Annecy, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités de lutte contre La mineuse du marronnier, Cameraria ohridella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. conférence sur l'entretien des espaces verts, jardins, gazons, forêts, zones aquatiques et autres zones non agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identication and mapping of Chrysomela tremulae resistance QTL in poplar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marcombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Poplar Symposium (IPS IV). "Meeting the needs of a growing world through poplar and willow science: combining traditional and novel approaches in the genomic era"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nanjing, China. p.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The horse chestnut leaf miner Cameraria ohridella: evolution of host plant use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Péré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumen Tomov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Izmir, Turkey. p. 81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasons for and effects of changes in the parasitoid complex of the horse chestnut leafminer, Cameraria ohridella (Lepidoptera, Gracillariidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giselher Grabenweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Avtzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Bacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jona Freise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">plant protection and plant health in Europe: introduction and spread of invasive species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern of invasion by Cameraria ohridella in France: a comparison with Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Department of Natural Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Cameraria Symposium Cameraria ohridella and other invasive leaf-miners in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplar and the poplar leaf beetle: state-of-the-art on the risk of evolution of insect resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Carre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Genissel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. session international poplar commission: The contribution of poplars and willows to sustainable forestry and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile. p. 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disperse with the leaves and develop locally: a successful strategy for invasive leafminers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Castellana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleš Svatoš</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Cameraria Symposium Cameraria ohridella and other invasive leaf-miners in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventory of biodiversity in poplar stands in the Picardie Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Decocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. session international poplar commission: The contribution of poplars and willows to sustainable forestry and rural development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Santiago, Chile. p. 79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ardon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locating genomic regions involved in pest resistance in poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgénèse et résistance des peupliers aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Session of the International Poplar commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative survey of poplar resistance to chrysomelid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Session of the International Poplar commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of a proteinase inhibitor and a Bacillus thuringiensis delta-endotoxin in transgenic poplars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Working Parties : Somatic Cell Genetics S2.04-07 and Molecular Genetics S2.04-06;Joint meeting of the IUFRO : working parties S.04-07 and S.04-06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of proteinase inhibitors in transgenic poplar and oilseed rape plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zaccomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l'"Association of applied biologists"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resistance of P. trichocarpa and P. deltoides progenies to chrysomelid beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Santune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International poplar symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on planter des peupliers transgéniques ? Cas de la résistance aux insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CTPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic engeneering of poplar trees may be used to improve their tolerance toward insects or to alter their lignin metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Annual Queenstown molecular biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Queenstown, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of digestive proteinases in laboratory reared and field collected western spruce budworm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Clancy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.P. Valaitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of American Society for Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity to Chrysomela tremulae (Coleoptera : Chrysomelidae) of transgenic poplars expressing a cysteine proteinase inhibitor gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Workshop of the IUFRO-Molecular genetics of forest trees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing a cysteine proteinase inhibitor are toxic to coleopterous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. international symposium on the applications of biotechnology to tree culture, protection, and utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Bloomington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic poplars expressing protease inhibitors and a Bacillus thuringiensis delta-endotoxin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dumanois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Miranda Brasileiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. congrès international de phytopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1993, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informe sobre las investigaciones del INRA (Francia) acerca de la resistencia de los alamos contra los insectos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Session de la Commission internationale du peuplier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Zaragoza, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect des recherches effectuees sur les insectes des feuillus a la Station de Zoologie Forestiere d'Orleans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rougon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Conference internationale des Entomologistes d'expression francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1990, Gembloux, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur la resistance de clones de peupliers vis a vis de la chrysomele Melasoma tremulae (F). (Col. Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chenault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. session of executive committee of the FAO international poplar commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in the INRA poplar improvement programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. session of the Executive Committee of the International Poplar Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the repartition of Curculio and Laspeyresia in the acorn production of one oak (Quercus petrea) in Central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Metreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. conference of the cone and seed insects working party S2-07-01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1986, Briancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02783032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five years study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (Loire river, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 3rd international conference « Integrative sciences and sustainable development of rivers »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Garden Route Interface Meeting, Science and management co-learning to navigate social-ecological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five-year study of consequences of fluvial maintenance operations on the biodiversity in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. conférence internationale I.S Rivers. Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France. , 2018, Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers. Programme et résumés. Programme and abstacts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of fluvial maintenance operations on the biodiversity and landscape in the Mareau-aux-Prés islands (National Reserve of Saint-Mesmin, Loire River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Menanteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and management co-learning to navigate social-ecological issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sedgefield, South Africa. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des travaux d'entretien du lit de la Loire sur la biodiversité au sein des iles de Mareau-aux-prés (Réserve Nationale de Saint-Mesmin) : principaux résultats après 5 années d’étude.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chantereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02045340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des travaux sur la dynamique de recolonisation des Coleoptères Carabidae. BioMareau-II (2016-2019). Dynamique de recolonisation de la biodiversité après travaux d'entretien du lit de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JBM 2017 : Journées du projet BioMareau 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Mareau-aux-Prés, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term impact of the island levelling in mid-Loire river on the recolonization by ground beetles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aminata Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. Rivers, 2e conférence internationale "recherches et actions au service des fleuves et grandes rivières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France. , 2015, 2e Conference International I.S. Rivers Integrative Sciences Recherches et Actions "Recherches et actions au service des fleuves et grandes rivières. Integrative sciences and sustainable development of rivers". Programme et résumés. Programme and abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Island river levelling: a favorable situation to explore ground beetles (Coleoptera : Carabidae) ability to recolonize pioneer riparian habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dauffy-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Congress of Entomology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, York, United Kingdom. 1p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking origins of the highly invasive horse-chestnut leafminer using herbaria and minibarcodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David C Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter H Lack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Hernandez-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Raus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Conference on Biological Invasions NEOBIOTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Pontevedra, Spain. , 1p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the mechanism of resistance to Bacillus thuringiensis Cry3A toxin in a natural population of the leaf beetle, Chrysomela tremulae (Coleoptera: Chrysomelidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pauron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Annual Meeting of the Society for Invertebrate Pathology;1. International Forum on Entomopathogenic Nematodes and Symbiotic Bacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Quebec, Canada. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary data on resistance of progenies of Populus Deltoides to a cerambicidae border : Apriona Germari hope under artificial and natural infestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianjun Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jianjun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Faivre Rampant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Orléans, France. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and survival of Chrysomela tremulae (Coleoptera, Chrysomelidae) on transgenic poplar containing a Bacillus thuringiensis delta-endotoxine gene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leplé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Jouanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Joint Meeting WPS 7.03.06 - WP 2.7.03.07. Population dynamics, impacts and integrated management of forest defoliating insects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Banska Stiavnica, El Salvador. 1 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent development in the INRA poplar improvement programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">8 p., 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bugs, ants, wasps, moths and other insect species. Chapter 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Preda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mazza G; Tricarico E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invasive Species and Human Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, CAB International, pp.63-75, 2018, CABI invasives serie, 978-1-78639-098-1. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786390981.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage to leaves of broadleaf woody plants. Chapter 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kirichenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie Barham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rein Drenkhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roques, A., Cleary, M., Matsiakh, I., Eschen, R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field guide for the identification of damage on woody sentinel plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781786394415. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781786394415.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella Deschka & Dimić, 1986 - Horse chestnut leaf-miner(Lepidoptera, Gracillariidae). Chapter 14: Factsheets for 80 representative alien species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stowaway species from the Balkans - the horse chestnut leafminer, Cameraria ohridella. Chapter 6 : Biological invasions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of Biodiversity Risk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pensoft Publishers, 2010, 978-954-642-446-4 (print) 978-954-642-447-1 (e-book)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepidoptera. Chapter 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Agassiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurate de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy de Prins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alien terrestrial arthropods of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (2), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensoft Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, BioRisk, 978-954-642-554-6 978-954-642-555-3. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biorisk.4.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella Deschka & Dimié, horse chestnut leaf-miner (Gracillaridae, Lepidoptera). Chapter 13: Species accounts of 100 of the most invasive alien species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Delivering Alien Invasive Species Inventories For Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Alien Species in Europe. DAISIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer Science - Business Media B.V., 2009, Invading Nature, 978-1-4020-8279-5 978-1-4020-8280-1 (e-ISBN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cameraria ohridella Deschka & Dimic 1986</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Biodiversity Heritage Library</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Field Museum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MacArthur Foundation; Sloan Foundation, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Chrysomelidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les insectes associés aux peupliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Memor, 1998, 2-930133-17-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie des deux principales chrysomèles du peuplier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des forêts. France 1996. Bilan annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ministère de L'Agriculture et de la Pêche;Département de la Santé des Forêts;Paris, 1997, Cahiers du DSF (Département de la Santé des Forêts)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire [i]Plasmopara halstedii[/i] agent responsable de la maladie du mildiou du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2014, 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire Ditylenchus dipsaci sur luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2013, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de lutte alternatives à l'épandage aérien de produits phytosanitaires contre les processionnaires du pin et du chêne en conditions urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2013, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de risque simplifiée pour les Lethal yellowing type syndromes (LYTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hostachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2012, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de risque simplifiée pour Xyllela fastidiosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2012, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités et limites pour la dissémination de peupliers génétiquement modifiés en plantation artificielles : rapport de fin de contrat de l'appel d'offre sur la dissémination de plantes génétiquement modifiées du Comité Technique Permanent de la Sélection des Plantes Cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonadé-Bottino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Chaufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delplanque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02848868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations Melasoma (Coleoptera, Chrysomelidae) - Peupliers de la section Leuce (Salicaceae). Etude de quelques facteurs physico-chimiques impliques dans l'alimentation et le developpement de ces insectes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 1991. Français. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02851386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance des insectes aux toxines de Bacillus thuringiensis produites par les plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Bethenod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Chaufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une diversité génotypique croissante de peupliers noirs (Populus nigra), sur la diversité entomologique associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Haran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zoologie des invertébrés. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Frani&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalev Adamson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36795-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01162-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625495v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1009-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Morales-Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Anslan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Baranchikov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.47.34276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Liebhold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yamanaka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Chown" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30605-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.175.05.FR.09-2018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Triberti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong-Kyu Byun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171104" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dauffy-Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pauchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretschneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Heckel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8120362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639527v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1079-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lees" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tomov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2011.00220.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jan de Kogel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Faccoli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2011.02523.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648312v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Boonham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.2600" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE179860395574375E6B4FFD134E3CE7FFE233AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2010.01067.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NXD9DCK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Walter Lack" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/100098" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Hui Peng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Turlings" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9518-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664876v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2009.00462.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666810v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselher Grabenweger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Kehrli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Zweim&#252;ller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Avtzis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9685-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wilkinson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.04.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663578v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari Mena" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04290.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HCDR5W3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Timms" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-008-9318-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1NB7N53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668693v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guichard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Heitland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Freise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Svato&#353;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2008.01333.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655016v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Wenes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800845" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Godin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679630v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gilbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Freize" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Straw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2005.01074.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676697v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/97.3.1058" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677455v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022453220496" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPSBQNKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233; Nissel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2002.2317" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679677v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kindl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kalinov&#224;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675376v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Jianjun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yifan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Weilun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677837v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0280.2002.02044.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BGVKKRBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714806v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois L&#234; T&#226;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonduelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711565v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Wagner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Clancy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Venot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701593v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704209v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727225v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Giovanini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726637v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882222v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Malphettes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655784v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tribetri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795732v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740096v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747911v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804116v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Lees" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H Lack" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez-Lopez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749712v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758426v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Tuba" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Lakatos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754576v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Karli&#324;ski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757507v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816673v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823292v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756131v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bacher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cock" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821649v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823984v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756146v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756115v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757596v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756118v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813292v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750572v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754121v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcombe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824704v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763395v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Avtzis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763621v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Department of Natural Products" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762995v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castellana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826155v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768155v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774447v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233; Bottino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zaccomer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Santune" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774611v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Valaitis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777203v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776220v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Miranda Brasileiro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772627v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774464v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rougon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774596v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783032v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736217v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045340v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608510v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rossi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739068v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ndiaye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744907v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818563v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662757v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Hu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jianjun" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840706v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846805v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591748v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Preda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786390981.0063" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601545v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Barham" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cech" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein Drenkhan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20173265436" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0037" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928757v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensoft.net/journals/biorisk/issue/4/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821657v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824288v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agassiz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate de Prins" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy de Prins" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.50" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821600v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Delivering Alien Invasive Species Inventories For Europe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824036v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Biodiversity Heritage Library" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Field Museum" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835432v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834391v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578870v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577510v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dollet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hostachy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577495v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848868v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851386v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832891v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bethenod" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811645v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Frani&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalev Adamson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36795-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01162-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Morales-Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Anslan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Baranchikov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.47.34276" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kirichenko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-1009-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Liebhold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Yamanaka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Chown" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-30605-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.175.05.FR.09-2018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Triberti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Ohshima" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Haran" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bong-Kyu Byun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171104" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dauffy-Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1079-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pauchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretschneider" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Heckel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins8120362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522971v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12300" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez Lopez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lees" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumen Tomov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2011.00220.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648312v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Boonham" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jan de Kogel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Faccoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epp.2600" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE179860395574375E6B4FFD134E3CE7FFE233AE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190252v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2011.02523.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Gleuher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2010.01067.x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2NXD9DCK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Walter Lack" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Raus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/100098" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666810v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ted Turlings" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-9563.2009.00462.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668657v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselher Grabenweger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Kehrli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Zweim&#252;ller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Avtzis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9685-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663969v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long-Hui Peng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-009-9518-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari Mena" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04290.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0HCDR5W3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668740v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Timms" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-008-9318-y" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1NB7N53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guichard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Heitland" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Freise" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Svato&#353;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2008.01333.x" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655016v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wilkinson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pauron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.04.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654331v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Wenes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Bourguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Andow" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Carre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800845" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gilbert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jona Freize" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Straw" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2005.01074.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679773v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Godin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676752v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672847v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rejasse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Genissel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jee/97.3.1058" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678674v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Millet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise L. Jouanin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022453220496" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPSBQNKX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233; Nissel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2002.2317" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675376v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Jianjun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yifan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Weilun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679677v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kindl" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanka Kalinov&#224;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677837v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0280.2002.02044.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BGVKKRBP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714806v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233;-Bottino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois L&#234; T&#226;n" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582037v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonduelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delplanque" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701593v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chenault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Venot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711565v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Wagner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. Clancy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delplanque" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704209v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Levieux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727809v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727225v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Giovanini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726637v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882222v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Malphettes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595189v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chantereau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655784v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tribetri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583805v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740183v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423445v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantereau Michel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795732v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795737v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740096v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747911v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804116v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C Lees" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter H Lack" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Hernandez-Lopez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749712v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754576v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Karli&#324;ski" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758426v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Tuba" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Lakatos" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757507v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756131v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bacher" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cock" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823292v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R. Valade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821649v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756125v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756146v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816673v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757596v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756118v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756115v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813292v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750572v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754121v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcombe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824704v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763395v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Avtzis" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763621v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Department of Natural Products" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832242v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubois" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762995v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castellana" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826155v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Faivre Rampant" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769904v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765127v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768155v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774447v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonad&#233; Bottino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zaccomer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777756v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Santune" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775692v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774611v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772113v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Valaitis" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777203v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777477v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776220v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumanois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Miranda Brasileiro" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772627v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774464v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rougon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772144v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774596v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Michel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783032v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metreau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608524v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736174v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baltzinger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menanteau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736217v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chevalier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608517v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02045340v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608510v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rossi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739068v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ndiaye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800002v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744907v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818563v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662757v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianjun Hu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jianjun" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840706v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846805v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591748v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Preda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786390981.0063" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601545v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Barham" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cech" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein Drenkhan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20173265436" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0037" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928757v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pensoft.net/journals/biorisk/issue/4/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821657v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824288v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agassiz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurate de Prins" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy de Prins" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biorisk.4.50" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821600v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Delivering Alien Invasive Species Inventories For Europe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824036v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Biodiversity Heritage Library" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Field Museum" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835432v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834391v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578870v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577510v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dollet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hostachy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577495v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848868v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Chaufaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851386v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832891v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Bethenod" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811645v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>