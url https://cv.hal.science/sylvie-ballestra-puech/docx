--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -775,264 +775,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain-René Lesage, Œuvres diverses. Lettres galantes d’Aristénète, Une journée des Parques, La Valise trouvée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Duranton</w:t>
+                <w:t xml:space="preserve">Réminiscences lucrétiennes chez André Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Autour du programme des concours 2018, 59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514546v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Réminiscences lucrétiennes chez André Chénier</w:t>
+                <w:t xml:space="preserve">hal-04514389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">•« Réminiscences lucrétiennes chez André Chénier »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Autour du programme des concours 2018, 59</w:t>
+              <w:t xml:space="preserve">, 2017, 59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-René Lesage, Œuvres diverses. Lettres galantes d’Aristénète, Une journée des Parques, La Valise trouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04514389v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Francis Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Duranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 59</w:t>
+              <w:t xml:space="preserve">, 2017, Autour du programme des concours 2018, 59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03321265v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04514546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclinaisons du Suaue mari magno</w:t>
               </w:r>
@@ -1150,165 +1150,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous le signe du taureau : variations sur le Minotaure dans « Le Minotaure ou la halte d’Oran » d’Albert Camus, « Le labyrinthe au bord de la mer » de Zbigniew Herbert et L’ombre infinie de César de Lawrence Durrell</w:t>
+                <w:t xml:space="preserve">Lucrèce et Tchouang-tseu : Albert Camus lecteur du De rerum natura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Autour des programmes des examens et concours 2016, 51</w:t>
+              <w:t xml:space="preserve">, 2015, Camus: "un temps pour témoigner de vivre", 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515071v1</w:t>
+                <w:t xml:space="preserve">hal-02463787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucrèce et Tchouang-tseu : Albert Camus lecteur du De rerum natura</w:t>
+                <w:t xml:space="preserve">Sous le signe du taureau : variations sur le Minotaure dans « Le Minotaure ou la halte d’Oran » d’Albert Camus, « Le labyrinthe au bord de la mer » de Zbigniew Herbert et L’ombre infinie de César de Lawrence Durrell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Camus: "un temps pour témoigner de vivre", 4</w:t>
+              <w:t xml:space="preserve">, 2015, Autour des programmes des examens et concours 2016, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463787v1</w:t>
+                <w:t xml:space="preserve">hal-04515071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et en librairie... Inspirations méditerranéennes</w:t>
               </w:r>
@@ -1960,195 +1960,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portraits de l'artiste en chauve-souris : les Minyades et leur postérité dans la littérature occidentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Béatrice Bonhomme, Micéala Symington et Sylvie Ballestra-Puech. Le Trait. De la lettre à la figure (vol. 1), Langue visage paysage (vol. 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micéala Symington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Mythologie de la chauve-souris dans la littérature et dans l’art, 16</w:t>
+              <w:t xml:space="preserve">, 2007, Littérature à stéréotypes. Actes de la journée d'études, Nice, 23 février 2007, organisée par O. Gannier, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558049v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04560457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits de l'artiste en chauve-souris : les Minyades et leur postérité dans la littérature occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Littérature à stéréotypes. Actes de la journée d'études, Nice, 23 février 2007, organisée par O. Gannier, 17</w:t>
+              <w:t xml:space="preserve">, 2007, Mythologie de la chauve-souris dans la littérature et dans l’art, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04560457v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misanthropie et « misologie » : de l’analogie philosophique à la rencontre dramaturgique</w:t>
               </w:r>
@@ -2817,639 +2817,639 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dans la toile d’Arachné. Contes d’amour, de folie et de mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanghelia Stead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lectures de Lucrèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Librairie Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dans la toile d’Arachné. Contes d’amour, de folie et de mort</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-René Lesage, Une journée des Parques divisée en deux séances, éd. critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, Œuvres diverses (12), p. 81-160, 2017, Œuvres complètes, sous la direction de Christelle Bahier-Porte, 978-2-7453-4554-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspirations méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Keller-Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2015, 978-2-35030-342-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Champion, Œuvres diverses (12), p. 81-160, 2017, Œuvres complètes, sous la direction de Christelle Bahier-Porte, 978-2-7453-4554-7</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templa Serena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 2013, 978-2-600-01748-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Inspirations méditerranéennes</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre et violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 2015, 978-2-35030-342-0</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Brailowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Torti Alcayaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2010, 978-2-35030-145-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Droz, 2013, 978-2-600-01748-0</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musées de mots. L’héritage de Philostrate dans la littérature occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions DROZ, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Trait : langue, visage, paysage. De la lettre à la figure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yan Brailowsky</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...201 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micéala Symington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions L'harmattan, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4367,51 +4367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309899v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ballestra-Puech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505355v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanghelia Stead" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463768v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03410581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Assaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duranton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514389v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321265v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517497v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515071v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463787v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Keller-Privat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558049v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560457v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mic&#233;ala Symington" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/eur/fr/6963-9782600059367.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.millon.fr/livres/408-philosophie-nomina-stead-evanghelia-et-ballestra-puech-sylvie-dans-la-toile-d-rsquo-arachne.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318501v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321397v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309899v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ballestra-Puech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505355v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanghelia Stead" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463768v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03410581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Assaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duranton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517497v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Keller-Privat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mic&#233;ala Symington" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.millon.fr/livres/408-philosophie-nomina-stead-evanghelia-et-ballestra-puech-sylvie-dans-la-toile-d-rsquo-arachne.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/eur/fr/6963-9782600059367.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318501v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321397v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>