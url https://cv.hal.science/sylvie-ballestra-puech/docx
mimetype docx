--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -271,531 +271,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations sur les Tristes et les Pontiques dans Die letzte Welt (1988) de Christoph Ransmayr</w:t>
+                <w:t xml:space="preserve">La question du hasard dans Zadig, Candide et L'Ingénu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Lettres d'exil. Autour des Tristes et des Pontiques d’Ovide, Traductions, adaptations et réécritures, 13</w:t>
+              <w:t xml:space="preserve">, 2019, Autour des programmes d'agrégation 2020, 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463785v1</w:t>
+                <w:t xml:space="preserve">hal-02463768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures de Lucrèce</w:t>
+                <w:t xml:space="preserve">Variations sur les Tristes et les Pontiques dans Die letzte Welt (1988) de Christoph Ransmayr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, De seuil en seuil: Paul Celan entre les langues et entre les arts, 64</w:t>
+              <w:t xml:space="preserve">, 2019, Lettres d'exil. Autour des Tristes et des Pontiques d’Ovide, Traductions, adaptations et réécritures, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505355v1</w:t>
+                <w:t xml:space="preserve">hal-02463785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans la toile d’Arachné. Contes d’amour, de folie et de mort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evanghelia Stead</w:t>
+                <w:t xml:space="preserve">Lectures de Lucrèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Jean Rolin : une démarche littéraire ambulatoire, 65</w:t>
+              <w:t xml:space="preserve">, 2019, De seuil en seuil: Paul Celan entre les langues et entre les arts, 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598218v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04505355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la toile d’Arachné. Contes d’amour, de folie et de mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evanghelia Stead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Autour des programmes d'agrégation 2020, 67</w:t>
+              <w:t xml:space="preserve">, 2019, Jean Rolin : une démarche littéraire ambulatoire, 65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02463768v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit mutilé dans L’Homme qui rit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Droit &amp; Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Victor Hugo et le droit, 2, pp.77-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">•&amp;quot;Lucrèce ou la matière sans frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques du ça et là</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, p. 15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les balances de toile d’araignée du moderne Marivaux : du stéréotype critique à la métaphore heuristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Autour des programmes de concours 2019, 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463779v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03410581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réminiscences lucrétiennes chez André Chénier</w:t>
               </w:r>
@@ -1012,389 +1012,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">•« Mythologie et astrophysique dans la trilogie de Jacques Réda, La Physique amusante »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plaisance : Rivista di letteratura francese moderna e contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36, p. 79-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Déclinaisons du Suaue mari magno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Autour des programmes de concours 2017, 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucrèce et Tchouang-tseu : Albert Camus lecteur du De rerum natura</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+                <w:t xml:space="preserve">Et en librairie... Inspirations méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Keller-Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Camus: "un temps pour témoigner de vivre", 4</w:t>
+              <w:t xml:space="preserve">, 2015, Autour des programmes des examens et concours 2016, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463787v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Sous le signe du taureau : variations sur le Minotaure dans « Le Minotaure ou la halte d’Oran » d’Albert Camus, « Le labyrinthe au bord de la mer » de Zbigniew Herbert et L’ombre infinie de César de Lawrence Durrell</w:t>
+                <w:t xml:space="preserve">hal-04515180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrèce et Tchouang-tseu : Albert Camus lecteur du De rerum natura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Autour des programmes des examens et concours 2016, 51</w:t>
+              <w:t xml:space="preserve">, 2015, Camus: "un temps pour témoigner de vivre", 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Keller-Privat</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous le signe du taureau : variations sur le Minotaure dans « Le Minotaure ou la halte d’Oran » d’Albert Camus, « Le labyrinthe au bord de la mer » de Zbigniew Herbert et L’ombre infinie de César de Lawrence Durrell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Autour des programmes des examens et concours 2016, 51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04515180v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fragment de la nature des choses » et « inachèvement perpétuel » : l’écriture du monde selon Francis Ponge</w:t>
               </w:r>
@@ -1960,475 +1960,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bonhomme, Micéala Symington et Sylvie Ballestra-Puech. Le Trait. De la lettre à la figure (vol. 1), Langue visage paysage (vol. 2)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Misanthropie et « misologie » : de l’analogie philosophique à la rencontre dramaturgique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Littérature à stéréotypes. Actes de la journée d'études, Nice, 23 février 2007, organisée par O. Gannier, 17</w:t>
+              <w:t xml:space="preserve">, 2007, Autour du programme d'agrégation 2008, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560457v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">hal-04552770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portraits de l'artiste en chauve-souris : les Minyades et leur postérité dans la littérature occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Mythologie de la chauve-souris dans la littérature et dans l’art, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonhomme, Micéala Symington et Sylvie Ballestra-Puech. Le Trait. De la lettre à la figure (vol. 1), Langue visage paysage (vol. 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micéala Symington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Autour du programme d'agrégation 2008, 19</w:t>
+              <w:t xml:space="preserve">, 2007, Littérature à stéréotypes. Actes de la journée d'études, Nice, 23 février 2007, organisée par O. Gannier, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04552770v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récit ou « l’autre scène » du théâtre symboliste</w:t>
+                <w:t xml:space="preserve">Métamorphoses d’Arachné. L’artiste en araignée dans la littérature occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Le récit au théâtre (1): de l'Antiquité à la modernité, 12</w:t>
+              <w:t xml:space="preserve">, 2006, Doctoriales III, 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552993v1</w:t>
+                <w:t xml:space="preserve">hal-04554844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La naissance du roman moderne ou l’« écho du rire de Dieu » : rire et mélancolie dans le Tiers Livre, Don Quichotte et Tristram Shandy</w:t>
+                <w:t xml:space="preserve">Le récit ou « l’autre scène » du théâtre symboliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Autour du programme d'Agrégation de lettres 2007, 15</w:t>
+              <w:t xml:space="preserve">, 2006, Le récit au théâtre (1): de l'Antiquité à la modernité, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567548v1</w:t>
+                <w:t xml:space="preserve">hal-04552993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamorphoses d’Arachné. L’artiste en araignée dans la littérature occidentale</w:t>
+                <w:t xml:space="preserve">La naissance du roman moderne ou l’« écho du rire de Dieu » : rire et mélancolie dans le Tiers Livre, Don Quichotte et Tristram Shandy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Doctoriales III, 14</w:t>
+              <w:t xml:space="preserve">, 2006, Autour du programme d'Agrégation de lettres 2007, 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554844v1</w:t>
+                <w:t xml:space="preserve">hal-04567548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Tragique quotidien » et « théâtre de la répétition »</w:t>
               </w:r>
@@ -2817,639 +2817,639 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lectures de Lucrèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Librairie Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dans la toile d’Arachné. Contes d’amour, de folie et de mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evanghelia Stead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-René Lesage, Une journée des Parques divisée en deux séances, éd. critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, Œuvres diverses (12), p. 81-160, 2017, Œuvres complètes, sous la direction de Christelle Bahier-Porte, 978-2-7453-4554-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Champion, Œuvres diverses (12), p. 81-160, 2017, Œuvres complètes, sous la direction de Christelle Bahier-Porte, 978-2-7453-4554-7</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspirations méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Keller-Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2015, 978-2-35030-342-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Inspirations méditerranéennes</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Templa Serena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, 2013, 978-2-600-01748-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre et violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Atlande, 2015, 978-2-35030-342-0</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Brailowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Torti Alcayaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, 2010, 978-2-35030-145-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Droz, 2013, 978-2-600-01748-0</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musées de mots. L’héritage de Philostrate dans la littérature occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions DROZ, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Trait : langue, visage, paysage. De la lettre à la figure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yan Brailowsky</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...201 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micéala Symington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions L'harmattan, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3754,173 +3754,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">•« “Les voix du quartier pauvre”: résonances camusiennes dans Avenue des diables bleus de Louis Nucera »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Langoureau Fabienne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Louis Nucera: une écriture de l’intime à la frontière des genres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, L'Harmattan, p. 73-85, 2020, Thyrse, 978-2-343-19757-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">•« “Un fruit noble et beau comme ces beaux modèles”: réception d’un passage de La Chasse (I, v. 328-367) d’Oppien, à la croisée de la cynégétique, de la médecine et de l’esthétique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ballestra-Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assaël Jacqueline. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tableaux de chasse. Mélanges en l’honneur de Dominique Voisin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16, L'Harmattan, p. 39-55, 2020, Thyrse, 978-2-33-19247-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318504v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03318501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spider</w:t>
               </w:r>
@@ -4367,51 +4367,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309899v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ballestra-Puech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463785v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505355v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanghelia Stead" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463768v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03410581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Assaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duranton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517497v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321426v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515180v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Keller-Privat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560457v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mic&#233;ala Symington" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558049v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.millon.fr/livres/408-philosophie-nomina-stead-evanghelia-et-ballestra-puech-sylvie-dans-la-toile-d-rsquo-arachne.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/eur/fr/6963-9782600059367.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318504v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318501v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321397v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309899v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ballestra-Puech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463768v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463785v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505355v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evanghelia Stead" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03410581v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463779v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514389v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321265v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Assaf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duranton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321426v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517497v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515180v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Keller-Privat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463787v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529215v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonhomme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556840v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540637v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mic&#233;ala Symington" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554844v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321443v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/eur/fr/6963-9782600059367.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.millon.fr/livres/408-philosophie-nomina-stead-evanghelia-et-ballestra-puech-sylvie-dans-la-toile-d-rsquo-arachne.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321624v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Torti Alcayaga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Moura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318504v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321397v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02463788v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>