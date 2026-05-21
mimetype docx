--- v0 (2026-03-15)
+++ v1 (2026-05-21)
@@ -100,511 +100,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous pathology in PS19 tauopathy mice progresses via brain networks</w:t>
+                <w:t xml:space="preserve">Antibody-secreting cell repertoires hold high-affinity anti-rocuronium specificities that can induce anaphylaxis in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise M.O. Ramirez</w:t>
+                <w:t xml:space="preserve">Alice Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Whitesell</w:t>
+                <w:t xml:space="preserve">Qianqian Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikhil Bhagwat</w:t>
+                <w:t xml:space="preserve">Adam Woolfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talitha Thomas</w:t>
+                <w:t xml:space="preserve">Ophélie Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoorva Ajay</w:t>
+                <w:t xml:space="preserve">Sami Ellouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 215, pp.107072. </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155 (5), pp.1557-1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2025.107072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2025.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05261298v2</w:t>
+                <w:t xml:space="preserve">pasteur-04961215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome mining and chemistry-driven discovery of a cell wall lipopeptide signature for Mycobacterium avium ssp. paratuberculosis ancestral lineage</w:t>
+                <w:t xml:space="preserve">Spontaneous pathology in PS19 tauopathy mice progresses via brain networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John P Bannantine</w:t>
+                <w:t xml:space="preserve">Denise M.O. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Etienne</w:t>
+                <w:t xml:space="preserve">Jennifer Whitesell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lemassu</w:t>
+                <w:t xml:space="preserve">Nikhil Bhagwat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cochard</w:t>
+                <w:t xml:space="preserve">Talitha Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Ganneau</w:t>
+                <w:t xml:space="preserve">Apoorva Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (6), pp.1635-1647. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 215, pp.107072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2025.107072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05078870v1</w:t>
+                <w:t xml:space="preserve">pasteur-05261298v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibody-secreting cell repertoires hold high-affinity anti-rocuronium specificities that can induce anaphylaxis in vivo</w:t>
+                <w:t xml:space="preserve">Genome mining and chemistry-driven discovery of a cell wall lipopeptide signature for Mycobacterium avium ssp. paratuberculosis ancestral lineage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Dejoux</w:t>
+                <w:t xml:space="preserve">John P Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qianqian Zhu</w:t>
+                <w:t xml:space="preserve">Gilles Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Woolfe</w:t>
+                <w:t xml:space="preserve">Anne Lemassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Godon</w:t>
+                <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Ellouze</w:t>
+                <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 155 (5), pp.1557-1574. </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (6), pp.1635-1647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2025.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.5c00181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04961215v1</w:t>
+                <w:t xml:space="preserve">pasteur-05078870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocuronium-specific antibodies drive perioperative anaphylaxis but can also function as reversal agents in preclinical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianqian Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Richard-Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Translational Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (764), pp.eado4463. </w:t>
@@ -636,429 +636,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04706288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferon-γ Response of Mycobacterium avium subsp. paratuberculosis Infected Goats to Recombinant and Synthetic Mycobacterial Antigens</w:t>
+                <w:t xml:space="preserve">A comparative study on the efficiency of two Mycobacterium avium subsp. paratuberculosis (MAP)-derived lipopeptides of L3P and L5P as capture antigens in an in-house Milk ELISA test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heike Köhler</w:t>
+                <w:t xml:space="preserve">Sepideh Hosseiniporgham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Liebler-Tenorio</w:t>
+                <w:t xml:space="preserve">Franck Biet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Hughes</w:t>
+                <w:t xml:space="preserve">John P. Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Stevenson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Douwe Bakker</w:t>
+                <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.645251⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines9090997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200742v1</w:t>
+                <w:t xml:space="preserve">hal-03391519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering Synthetic Lipopeptide Antigen for Specific Detection of Mycobacterium avium subsp. paratuberculosis Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Begg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ganneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bay</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, 10 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fvets.2021.637841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study on the efficiency of two Mycobacterium avium subsp. paratuberculosis (MAP)-derived lipopeptides of L3P and L5P as capture antigens in an in-house Milk ELISA test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interferon-γ Response of Mycobacterium avium subsp. paratuberculosis Infected Goats to Recombinant and Synthetic Mycobacterial Antigens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Liebler-Tenorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepideh Hosseiniporgham</w:t>
+                <w:t xml:space="preserve">Valerie Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Biet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Ganneau</w:t>
+                <w:t xml:space="preserve">Karen Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John P. Bannantine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bay</w:t>
+                <w:t xml:space="preserve">Douwe Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (9), 16 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines9090997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.645251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391519v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fully synthetic glycopeptide MAG-Tn3 therapeutic vaccine induces tumor-specific cytotoxic antibodies in breast cancer patients</w:t>
               </w:r>
@@ -1070,64 +1070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Campone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03329313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaved CD31 as a target for in vivo molecular imaging of inflammation</w:t>
+                <w:t xml:space="preserve">An IgG-induced neutrophil activation pathway contributes to human drug-induced anaphylaxis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Vigne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bay</w:t>
+                <w:t xml:space="preserve">Friederike Jönsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Aid-Launais</w:t>
+                <w:t xml:space="preserve">Luc de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Pariscoat</w:t>
+                <w:t xml:space="preserve">Vanessa Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rucher</w:t>
+                <w:t xml:space="preserve">Aurélie Gouel-Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitlin Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56163-x⟩</w:t>
+              <w:t xml:space="preserve">Science Translational Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (500), pp.eaat1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aat1479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03329309v1</w:t>
+                <w:t xml:space="preserve">pasteur-02294649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An IgG-induced neutrophil activation pathway contributes to human drug-induced anaphylaxis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cleaved CD31 as a target for in vivo molecular imaging of inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc de Chaisemartin</w:t>
+                <w:t xml:space="preserve">Jonathan Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Granger</w:t>
+                <w:t xml:space="preserve">Rachida Aid-Launais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gouel-Chéron</w:t>
+                <w:t xml:space="preserve">Guillaume Pariscoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitlin Gillis</w:t>
+                <w:t xml:space="preserve">Guillaume Rucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Translational Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (500), pp.eaat1479. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.19560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scitranslmed.aat1479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56163-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02294649v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03329309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rearranged Biosynthetic Gene Cluster and Synthesis of Hassallidin E in Planktothrix serta PCC 8927.</w:t>
               </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouni Jokela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sassoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1580,103 +1580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall peptidolipids of Mycobacterium avium: from genetic prediction to exact structure of a nonribosomal peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P. Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith R. Stabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105 (4), pp.525-539. </w:t>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tengfei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tengfei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Vandesquille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dhenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2142,77 +2142,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Niegowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novella Rapini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Piccinini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (6), 10 p. </w:t>
@@ -2263,90 +2263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fully synthetic MAG-Tn3 therapeutic vaccine containing the tetanus toxoid-derived TT830-844 universal epitope provides anti-tumor immunity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Laubreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sedlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer Immunology, Immunotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (3), pp.315-25. </w:t>
@@ -2397,90 +2397,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferon gamma response to Mycobacterium avium subsp. paratuberculosis specific lipopentapeptide antigen L5P in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 102, pp.118-121. </w:t>
@@ -2531,51 +2531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucin-like peptides from Echinococcus granulosus induce antitumor activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Noya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Florencia Festari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,51 +2704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Allez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Loy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (5), </w:t>
@@ -2825,51 +2825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Berois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Incerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Franco Fraguas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2958,51 +2958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lo-Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Pritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,51 +3225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pta-AckA pathway controlling acetyl phosphate levels and the phosphorylation state of the DegU orphan response regulator both play a role in regulating Listeria monocytogenes motility and chemotaxis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Guériri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dubrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3342,64 +3342,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipopentapeptide induces a strong host humoral response and distinguishes Mycobacterium avium subsp. paratuberculosis from M. avium subsp. avium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3514,64 +3514,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Brito-Fravallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3661,51 +3661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dalleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3790,51 +3790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques d'Alayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (2), pp.559-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3996,51 +3996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate antigens: synthesis aspects and immunological applications in cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vichier-Guerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4272,51 +4272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of incomplete O-glycan synthesis in MCF-7 breast cancer cells: putative role of MUC6 in Tn antigen expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Freire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia von Mensdorff-Pouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4376,51 +4376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorylcholine-carbohydrate-protein conjugates efficiently induce hapten-specific antibodies which recognize both Streptococcus pneumoniae and Neisseria meningitidis: a potential multitarget vaccine against respiratory infections.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4841,51 +4841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Tello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Osinaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5222,575 +5222,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00166855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical and functional characterization of the Tn-specific lectin from Salvia sclarea seeds.</w:t>
+                <w:t xml:space="preserve">Analysis of the fine specificity of Tn-binding proteins using synthetic glycopeptide epitopes and a biosensor based on surface plasmon resonance spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Medeiros</w:t>
+                <w:t xml:space="preserve">E. Osinaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bianchi</w:t>
+                <w:t xml:space="preserve">D. Tello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Calvete</w:t>
+                <w:t xml:space="preserve">A. Babino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Balter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bay</w:t>
+                <w:t xml:space="preserve">O. Pritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 267 (5), pp.1434-40. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 469 (1), pp.24-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.2000.01141.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(00)01248-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00167049v1</w:t>
+                <w:t xml:space="preserve">pasteur-00166863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and functional characterization of two mouse/human chimeric antibodies with specificity for the tumor-associated Tn-antigen.</w:t>
+                <w:t xml:space="preserve">Biochemical and functional characterization of the Tn-specific lectin from Salvia sclarea seeds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Oppezzo</w:t>
+                <w:t xml:space="preserve">A. Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Osinaga</w:t>
+                <w:t xml:space="preserve">S. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tello</w:t>
+                <w:t xml:space="preserve">J. J. Calvete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Cantacuzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYBRIDOMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 19 (3), pp.229-39. </w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 267 (5), pp.1434-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/02724570050109620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1327.2000.01141.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00166862v1</w:t>
+                <w:t xml:space="preserve">pasteur-00167049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short synthetic glycopeptides successfully induce antibody responses to carcinoma-associated Tn antigen.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Lo-Man</w:t>
+                <w:t xml:space="preserve">Production and functional characterization of two mouse/human chimeric antibodies with specificity for the tumor-associated Tn-antigen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oppezzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Osinaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nakada</w:t>
+                <w:t xml:space="preserve">D. Cantacuzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 55 (2), pp.173-80. </w:t>
+              <w:t xml:space="preserve">HYBRIDOMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 19 (3), pp.229-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1034/j.1399-3011.2000.00167.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/02724570050109620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00166856v1</w:t>
+                <w:t xml:space="preserve">pasteur-00166862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the fine specificity of Tn-binding proteins using synthetic glycopeptide epitopes and a biosensor based on surface plasmon resonance spectroscopy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Osinaga</w:t>
+                <w:t xml:space="preserve">Short synthetic glycopeptides successfully induce antibody responses to carcinoma-associated Tn antigen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vichier-Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lo-Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Tello</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Babino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Pritsch</w:t>
+                <w:t xml:space="preserve">H. Nakada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Peptide Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 55 (2), pp.173-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1034/j.1399-3011.2000.00167.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(00)01248-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00166863v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00166856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully synthetic immunogen carrying a carcinoma-associated carbohydrate for active specific immunotherapy.</w:t>
               </w:r>
@@ -6048,64 +6048,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lo-Man</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Osinaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nakada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6194,51 +6194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Berthier-Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cantacuzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 298 (3), pp.153-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6418,51 +6418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Namane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cantacuzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 248, pp.317-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6508,51 +6508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of alpha and beta-glycopyranosyl-serine derivatives by enzymic transglycosylation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cantacuzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6635,64 +6635,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined genomic, machine learning and biochemical approaches for the characterization of lipopeptides from Mycobacterium avium subsp. paratuberculosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bannantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6769,64 +6769,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yael Slavin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariana González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP 2022 15th International Association for Paratuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Dublin, Jun 2022, Dublin, Ireland</w:t>
@@ -6855,90 +6855,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall lipopeptides as markers of evolution within &amp;lt;em&amp;gt;Mycabacterium&amp;lt;/em&amp;gt; subsp. paratuberculosis: a genomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P. Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Daffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6980,90 +6980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Wall lipopeptides of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt;: New insights from genomics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P. Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Daffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7137,90 +7137,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall lipopeptide structure of ancestral strains of Mycobacterium avium subsp. paratuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7275,77 +7275,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell wall lipopeptides of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt;: new insights from genomics analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lemassu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Daffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7381,484 +7381,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall lipopeptides of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt;: new insights from genomics analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Daffé</w:t>
+                <w:t xml:space="preserve">Cell mediated immune response to L5P in longitudinal study of heifers from naturally&amp;lt;em&amp;gt; Mycobacterium avium&amp;lt;/em&amp;gt; subsp &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; infected herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Holbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis (ICP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 159 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743652v1</w:t>
+                <w:t xml:space="preserve">hal-02740203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and limitations of use of the &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp.&amp;lt;em&amp;gt; paratuberculosis&amp;lt;/em&amp;gt; specific antigen L5P and its variants produced by chemical synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Branger</w:t>
+                <w:t xml:space="preserve">Cell wall lipopeptides of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt;: new insights from genomics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Bannantine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lemassu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Daffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis (ICP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 159 p., 2016</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742847v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell mediated immune response to L5P in longitudinal study of heifers from naturally&amp;lt;em&amp;gt; Mycobacterium avium&amp;lt;/em&amp;gt; subsp &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt; infected herd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential and limitations of use of the &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp.&amp;lt;em&amp;gt; paratuberculosis&amp;lt;/em&amp;gt; specific antigen L5P and its variants produced by chemical synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Begg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ganneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Colloquium on Paratuberculosis (ICP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France. , 159 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740203v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological longitudinal study of synthetic antigen L5P response in bovine herds naturally exposed to &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subsp &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence du MycoClub</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marseille, France. 2015</w:t>
@@ -7887,64 +7887,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L5P: news development for specific sero-diagnosis of Mycobacterium avium subsp. paratuberculosis infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Holbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8051,64 +8051,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Souriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Colloquium on Paratuberculosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Parme, Italy. 234 p., 2014</w:t>
@@ -8189,51 +8189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Lamoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
@@ -8262,103 +8262,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L5P a specific lipopeptide of[i] Mycobacterium avium[/i] subp. [i]Paratuberculosis[/i]: feature and innovative diagnosis applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Workshop on Microbiology in Health and Environmental Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lodz, Poland. , Postepy Mikrobiologii, 52(Suppl.1), 128 p., 2013, Postepy Mikrobiologii</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8383,103 +8383,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L5P a specific lipopeptide of &amp;lt;em&amp;gt;Mycobacterium avium&amp;lt;/em&amp;gt; subp. &amp;lt;em&amp;gt;paratuberculosis&amp;lt;/em&amp;gt;: feature and innovative diagnosis applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ganneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faridabano Nato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées des microbiologistes de l'INRA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, L'Isle-sur-la-Sorgue, France. 206 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8549,64 +8549,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigenic tripeptides derived from Mycobacterium avium subsp. paratuberculosis S-Type strains, derivatives and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP24305914.4. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8624,90 +8624,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigenic tripeptides derived from Mycobacterium avium subsp. paratuberculosis S-type strains, derivatives and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John P. Bannantine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : PCT/FR2016/053590. 2016, 104 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9044,51 +9044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05261298v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise M.O. Ramirez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Whitesell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Bhagwat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talitha Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apoorva Ajay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2025.107072" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05078870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Bannantine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Etienne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ganneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00181" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04961215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dejoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woolfe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Godon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ellouze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2025.01.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04706288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard-Le Goff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.ado4463" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200742v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike K&#246;hler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Liebler-Tenorio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hughes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Stevenson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe Bakker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.645251" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Begg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Branger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.637841" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03391519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Hosseiniporgham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Bannantine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9090997" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03329313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Artaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-020-02503-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03329309v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vigne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid-Launais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pariscoat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56163-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02294649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#246;nsson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Chaisemartin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouel-Ch&#233;ron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Gillis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aat1479" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01535773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pancrace" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Jokela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sassoon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.7b00093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith R. Stabel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13717" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01671738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vandesquille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2017.1342914" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01580563v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delatour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2017.07.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Koukouli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dudeffant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Youssef" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.09.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Niegowska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novella Rapini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Piccinini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157962" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01291786v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sedlik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-016-1802-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lamoureux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2015.07.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01423099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Noya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Festari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique P. Garc&#237;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rodriguez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2013.2000" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D&#233;roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062780" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00839289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Medeiros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Berois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Incerti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Franco Fraguas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11418-012-0671-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C27D3157B44053A542359A77B4F28D8025F12F13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00847180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mazal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Pritsch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith D&#233;riaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-013-1425-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE42F0B04C2EF705D621149850EF55D369970C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Birikaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ganneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200900032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02870151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Gu&#233;riri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cyncynatus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06496.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thibault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Grayon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.10.059" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT4CM2FL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319524v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Chalabaev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brito-Fravallo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02589-07" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dalleu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2007.04.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7ZD7C6F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Freire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques d'Alayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc0502661" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XTDW4TFM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00167048v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(06)80150-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BKCJS2L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vichier-Guerre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leclerc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138955706778992996" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-FGD4JDN9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166623v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Piller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Piller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwj082" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166792v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia von Mensdorff-Pouilly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osinaga" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-3746" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166843v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huteau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Leticia Zarantonelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pires" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm040783p" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NDWDMJNC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166848v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Perraut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-0252" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.04.047" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXZ6WHNP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Babino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tello" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rojas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(03)00037-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5238QJ2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166852v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vichier-Guerre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lo-Man" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benmohamed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D&#233;riaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kovats" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3011.2003.00074.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2XD0BT82-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantacuz&#232;ne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.166.4.2849" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00167049v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medeiros" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Calvete" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Balter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.01141.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166862v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oppezzo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Osinaga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tello" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantacuzene" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/02724570050109620" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166856v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deriaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakada" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3011.2000.00167.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RJKBTVQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166863v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pritsch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)01248-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166858v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00167055v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kogelberg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montero" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lawson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feizi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166859v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclerc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3011.1997.tb01171.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSN83F7B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berthier-Vergnes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00167056v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Biberovic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(97)00146-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR65B17Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00167057v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Namane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-6215(93)84137-U" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q6TRHFW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00167058v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210353v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bannantine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203731v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Bach" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Slavin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Daff&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744375v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242585v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734192v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743652v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742847v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740203v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ganneau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801047v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741917v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Govaerts" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Whittington" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743993v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749066v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191440v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749475v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridabano Nato" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246433v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603972v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793566v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomeng Han" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Li" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohong Wang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sanchez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Aggarwal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04961215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dejoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Zhu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Woolfe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Godon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ellouze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2025.01.025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05261298v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise M.O. Ramirez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Whitesell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Bhagwat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talitha Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apoorva Ajay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2025.107072" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05078870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Bannantine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Etienne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cochard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ganneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.5c00181" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04706288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Richard-Le Goff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.ado4463" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03391519v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Hosseiniporgham" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Biet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Bannantine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9090997" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03228018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Begg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Branger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.637841" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200742v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike K&#246;hler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Liebler-Tenorio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hughes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Stevenson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe Bakker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.645251" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03329313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rosenbaum" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Artaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-020-02503-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02294649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike J&#246;nsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc de Chaisemartin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Granger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouel-Ch&#233;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Gillis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scitranslmed.aat1479" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03329309v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vigne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid-Launais" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pariscoat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56163-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01535773v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pancrace" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouni Jokela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sassoon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.7b00093" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607730v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith R. Stabel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13717" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01671738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vandesquille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420862.2017.1342914" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01580563v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dhenain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delatour" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imlet.2017.07.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01375692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Koukouli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dudeffant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsen Youssef" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2016.09.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Niegowska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novella Rapini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Piccinini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157962" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01291786v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Laubreton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sedlik" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-016-1802-0" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188322v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Holbert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Lamoureux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2015.07.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01423099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Noya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Florencia Festari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique P. Garc&#237;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rodriguez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijo.2013.2000" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D&#233;roche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Loy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0062780" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00839289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Medeiros" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Berois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Incerti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Franco Fraguas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11418-012-0671-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C27D3157B44053A542359A77B4F28D8025F12F13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00847180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mazal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lo-Man" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Pritsch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith D&#233;riaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00262-013-1425-7" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE42F0B04C2EF705D621149850EF55D369970C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396633v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fort" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Birikaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ganneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.200900032" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02870151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Gu&#233;riri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dubrac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cyncynatus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2008.06496.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667485v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thibault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Euphrasie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Grayon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.10.059" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT4CM2FL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319524v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Chalabaev" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Turlin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brito-Fravallo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02589-07" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chamot-Rooke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dalleu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasms.2007.04.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7ZD7C6F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166570v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Freire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques d'Alayer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc0502661" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XTDW4TFM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00167048v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(06)80150-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BKCJS2L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vichier-Guerre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leclerc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138955706778992996" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-FGD4JDN9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166623v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Piller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Piller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwj082" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166792v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia von Mensdorff-Pouilly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osinaga" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-3746" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166843v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huteau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Leticia Zarantonelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pires" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ughetto-Monfrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm040783p" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NDWDMJNC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166848v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Perraut" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-04-0252" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2004.04.047" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXZ6WHNP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166854v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Babino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tello" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rojas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(03)00037-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5238QJ2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166852v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vichier-Guerre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lo-Man" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benmohamed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. D&#233;riaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kovats" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3011.2003.00074.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2XD0BT82-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantacuz&#232;ne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.166.4.2849" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166863v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Osinaga" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tello" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pritsch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(00)01248-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00167049v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Medeiros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bianchi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Calvete" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Balter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1327.2000.01141.x" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166862v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oppezzo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cantacuzene" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/02724570050109620" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deriaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakada" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3011.2000.00167.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2RJKBTVQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166858v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00167055v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kogelberg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montero" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lawson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feizi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00166859v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leclerc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3011.1997.tb01171.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSN83F7B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189842v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berthier-Vergnes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00167056v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Biberovic" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(97)00146-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR65B17Z-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00167057v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Namane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-6215(93)84137-U" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q6TRHFW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00167058v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210353v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bannantine" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203731v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Bach" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Slavin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735909v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Daff&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744375v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242585v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Melo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734192v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740203v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ganneau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743652v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742847v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801047v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741917v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Govaerts" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Whittington" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743993v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749066v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bodier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191440v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lafaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749475v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faridabano Nato" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246433v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603972v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793566v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomeng Han" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Li" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuohong Wang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Sanchez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Aggarwal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>