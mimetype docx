--- v0 (2026-03-17)
+++ v1 (2026-05-16)
@@ -342,842 +342,842 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03002670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la Chirurgia Magna (1363) aux Fleurs de Guidon: Transmission et dissémination du savoir chirurgical en français au 15e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romance Philology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02485451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la gestion de la variation en moyen français à son élargissement aux états anciens du français : les développements du lemmatiseur LGeRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Souvay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.25-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02485456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les savoirs dans les récits de voyage en Terre sainte à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52497/viatica616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la Chirurgia Magna (1363) aux Fleurs de Guidon: Transmission et dissémination du savoir chirurgical en français au 15e siècle</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Michèle Perret, Introduction à l’histoire de la langue française (Paris, Armand Colin, 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romance Philology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Perspectives médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Gilles Souvay</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Magali Rouquier, L’Émergence des constructions clivées, pseudo-clivées et liées en français (Garnier, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.25-47</w:t>
+              <w:t xml:space="preserve">H-France Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Les Errances de frère Félix, pèlerin en Terre sainte, en Arabie et en Égypte (Garnier, 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Actes de Pierre de Dreux, duc de Bretagne (1214-1237), Presses universitaires de Rennes, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vertu de force au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, La force, pp.21-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02485446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : Michèle Perret, Introduction à l’histoire de la langue française (Paris, Armand Colin, 2014)</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Prédication et performance du XIIe au XVIe siècle (Garnier, 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...168 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : Actes de Pierre de Dreux, duc de Bretagne (1214-1237), Presses universitaires de Rennes, 2013</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : « De part et d’autres des Alpes » (II). Chancelleries et chanceliers des princes à la fin du Moyen Âge (Chambéry, Université de Savoie, 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu : Prédication et performance du XIIe au XVIe siècle (Garnier, 2013)</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : Les Mouvements de la traduction. Réceptions, transformations, créations (2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives médiévales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486070v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02486093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : Systèmes graphiques de manuscrits médiévaux et incunables français : ponctuation, segmentation, graphies (Chambéry, Université de Savoie, 2007)</w:t>
               </w:r>
@@ -1887,50 +1887,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03187862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construction assistée de glossaires à l'aide des outils du DMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Souvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVIème Congrès International de Linguistique et de Philologie Romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Valencia, Espagne. à paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Dictionnaire du Moyen Français : la version DMF 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1939,139 +2021,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26é Congrés de Lingüística i Filologia Romàniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Valence, Spain. pp.4452-4462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01110772v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00521893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction française et textes dérivés de la Chirurgia Magna de Guy de Chauliac : caractéristiques et enjeux de la transmission du savoir médico-chirurgical en français au XVe siècle</w:t>
               </w:r>
@@ -2472,164 +2472,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02486035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Livre du Voir Dit de Guillaume de Machaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Atlande, Clés concours Lettres, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02485852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Initiation à l'ancien français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">159 p., 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526178v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-02485852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air, miasme et contagion : les épidémies de l’Antiquité au Moyen Âge</w:t>
               </w:r>
@@ -3627,234 +3627,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les traductions françaises de la Chirurgia Magna de Guy de Chauliac (XIVe-XVe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Medieval Translator 10 - Traduire au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.27-43, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excès et mesure : l’épreuve de la peste dans les traités médicaux (1348-fin XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement des hommes, gouvernement des âmes, Mélanges offerts à Charles Brucker</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Nancy, pp.87-99, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Constitution d’un lexique anatomique en français aux 15e et 16e siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexiques scientifiques et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éditions de l’Ecole Polytechnique, pp.65-80, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01111732v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01111729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Mongols dans les récits de voyage de la seconde moitié du XIIIe siècle : démythification et utopie</w:t>
               </w:r>
@@ -4252,246 +4252,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01111837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Considérations sur l’air, le temps et les saisons dans la Chirurgia Magna de Guy de Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Ducos et C. Thomasset. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps qu’il fait au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Paris-Sorbonne, pp.15-29, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps blessés et corps souffrants dans la Vie de saint Louis de Joinville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Quéruel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean de Joinville : de la Champagne aux royaumes d’outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Guéniot, pp.175-192, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Constitution d’un réceptaire médical dans la première moitié du XIVe siècle : recettes de Jean Pitart ou recettes adressées à Philippe Le Bel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Brucker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Pierre Demarolle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, H. Champion, pp.53-86, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01111834v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-01111833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction, adaptation et vulgarisation chirurgicale : le cas de la Chirurgia Parva de Guy de Chauliac</w:t>
               </w:r>
@@ -5391,190 +5391,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01110782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DMF 2012 - Dictionnaire du Moyen Français (version 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Souvay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01110792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Index lemmatisé du Roman de la Rose de Guillaume de Lorris au programme des agrégations de lettres, http://atilf.fr/dmf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bazin-Tacchella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Souvay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01110780v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-01110792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Index lemmatisé du Tristan de Béroul au programme des agrégations de lettres</w:t>
               </w:r>
@@ -5954,51 +5954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin-Tacchella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Herbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica1326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485469v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica616" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486163v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486165v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486070v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110795v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187868v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521893v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Carn&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Logi&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;lix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526178v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Qu&#233;ruel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Samama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02928812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Revol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Valette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485514v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111732v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111733v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111729v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526759v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kunstmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485532v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin-Tacchella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Herbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica1326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485461v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485469v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica616" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486121v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485446v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486112v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486093v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486104v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110795v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526775v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187868v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187862v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110772v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524312v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597787v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien de Carn&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Logi&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;lix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526178v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Qu&#233;ruel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Samama" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02928812v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485848v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Revol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Valette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485514v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110794v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110009v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597785v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111733v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111729v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111732v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111727v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526769v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526759v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Denoyelle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485555v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kunstmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485569v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485532v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110782v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110780v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110778v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>