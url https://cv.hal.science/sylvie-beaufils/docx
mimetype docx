--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -652,295 +652,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial properties, film dynamics and bulk rheology: A multi-scale approach to dairy protein foams</w:t>
+                <w:t xml:space="preserve">How foam stability against drainage is affected by conditions of prior whey protein powder storage and dry-heating: A multidimensional experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 542, pp.222-232. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 242, pp.153-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014660v1</w:t>
+                <w:t xml:space="preserve">hal-01868078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How foam stability against drainage is affected by conditions of prior whey protein powder storage and dry-heating: A multidimensional experimental approach</w:t>
+                <w:t xml:space="preserve">Interfacial properties, film dynamics and bulk rheology: A multi-scale approach to dairy protein foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 242, pp.153-162. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 542, pp.222-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.08.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868078v1</w:t>
+                <w:t xml:space="preserve">hal-02014660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer resonators sensors for detection of sphingolipid gel/fluid phase transition and melting temperature measurement</w:t>
               </w:r>
@@ -1194,51 +1194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate conformational impact of citrate on ovotransferrin considerably increases its capacity to self-assemble at the interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1724,319 +1724,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse TSPO in a lipid environment interacting with a functionalized monolayer.</w:t>
+                <w:t xml:space="preserve">Difference in lipid packing sensitivity of exchangeable apolipoproteins apoA-I and apoA-II: An important determinant for their distinctive role in lipid metabolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Teboul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Lionel Chièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Taveau</w:t>
+                <w:t xml:space="preserve">Victor Martin Bolanos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soria Iatmanen-Harbi</w:t>
+                <w:t xml:space="preserve">Gérard Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1818 (11), pp.2791-800. </w:t>
+              <w:t xml:space="preserve">, 2012, 1818 (11), pp.2732-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.06.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732807v1</w:t>
+                <w:t xml:space="preserve">hal-00732810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Difference in lipid packing sensitivity of exchangeable apolipoproteins apoA-I and apoA-II: An important determinant for their distinctive role in lipid metabolism.</w:t>
+                <w:t xml:space="preserve">Mouse TSPO in a lipid environment interacting with a functionalized monolayer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Chièze</w:t>
+                <w:t xml:space="preserve">David Teboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Martin Bolanos-Garcia</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Taveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Le Caër</w:t>
+                <w:t xml:space="preserve">Soria Iatmanen-Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1818 (11), pp.2732-41. </w:t>
+              <w:t xml:space="preserve">, 2012, 1818 (11), pp.2791-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2012.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732810v1</w:t>
+                <w:t xml:space="preserve">hal-00732807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of spindle checkpoint kinase Mps1 reveals domain with functional and structural similarities to tetratricopeptide repeat motifs of Bub1 and BubR1 checkpoint kinases.</w:t>
               </w:r>
@@ -2156,64 +2156,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid and condensed ApoA-I/phospholipid monolayers provide insights into ApoA-I membrane insertion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Martin Bolanos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2302,51 +2302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected differences in the behavior of ovotransferrin at the air-water interface at pH 6.5 and 8.0.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2461,51 +2461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong improvement of interfacial properties can result from slight structural modifications of proteins: the case of native and dry-heated lysozyme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2582,51 +2582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential adsorption of egg-white proteins at the air-water interface suggests a stratified organization of the interfacial film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2722,466 +2722,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties and conformation of Nephila clavipes spider recombinant silk proteins at the air-water interface.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+                <w:t xml:space="preserve">Synergy between ovalbumin and lysozyme leads to non-additive interfacial and foaming properties of mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (14), pp.8170-80. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.352-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la900475q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662876v1</w:t>
+                <w:t xml:space="preserve">hal-00663172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between ovalbumin and lysozyme leads to non-additive interfacial and foaming properties of mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+                <w:t xml:space="preserve">Surface properties and conformation of Nephila clavipes spider recombinant silk proteins at the air-water interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rioux-Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (14), pp.8170-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la900475q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.01.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00663172v1</w:t>
+                <w:t xml:space="preserve">hal-00662876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Tetratricopeptide-Containing Domain of BUB1, BUBR1, and PP5 Proves That Domain Amphiphilicity over Amino Acid Sequence Specificity Governs Protein Adsorption and Interfacial Activity</w:t>
+                <w:t xml:space="preserve">Characterization of the tetratricopeptide-containing domain of BUB1, BUBR1, and PP5 proves that domain amphiphilicity over amino acid sequence specificity governs protein adsorption and interfacial activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günter J. Grossmann</w:t>
+                <w:t xml:space="preserve">J. Günter Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor M. Bolanos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112 (27), pp.7984-7991. </w:t>
+              <w:t xml:space="preserve">, 2008, 112 (27), pp.7984-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp711222s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672572v1</w:t>
+                <w:t xml:space="preserve">hal-00732818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface rheology and adsorption kinetics reveal the relative amphiphilicity, interfacial activity, and stability of human exchangeable apolipoproteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Martin Bolanos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,444 +3235,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the tetratricopeptide-containing domain of BUB1, BUBR1, and PP5 proves that domain amphiphilicity over amino acid sequence specificity governs protein adsorption and interfacial activity.</w:t>
+                <w:t xml:space="preserve">Characterization of the Tetratricopeptide-Containing Domain of BUB1, BUBR1, and PP5 Proves That Domain Amphiphilicity over Amino Acid Sequence Specificity Governs Protein Adsorption and Interfacial Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Günter Grossmann</w:t>
+                <w:t xml:space="preserve">Günter J. Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor M. Bolanos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112 (27), pp.7984-91. </w:t>
+              <w:t xml:space="preserve">, 2008, 112 (27), pp.7984-7991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp711222s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732818v1</w:t>
+                <w:t xml:space="preserve">hal-00672572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative behaviour of goat β and αs1-caseins at the air-water interface and in solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial properties of heat-treated ovalbumin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Miranda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 315 (2), pp.627-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.07.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2006.10.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908061v1</w:t>
+                <w:t xml:space="preserve">hal-00907909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial properties of heat-treated ovalbumin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative behaviour of goat β and αs1-caseins at the air-water interface and in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Hadaoui-Hammoutène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Guy Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Dubois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Javier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 315 (2), pp.627-36. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 21 (8), pp.1330-1343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.07.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2006.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907909v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The conserved N-terminal region of the mitotic checkpoint protein BUBR1 is a highly surface active domain</w:t>
               </w:r>
@@ -4439,401 +4439,418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
+                <w:t xml:space="preserve">Stability and rheology of protein foams: contribution of interfacial properties, involvement of film relaxation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">33rd Conference of the European Colloid and Interface Society (ECIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107861v1</w:t>
+                <w:t xml:space="preserve">hal-02914176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and rheology of protein foams: contribution of interfacial properties, involvement of film relaxation dynamics</w:t>
+                <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference of the European Colloid and Interface Society (ECIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914176v1</w:t>
+                <w:t xml:space="preserve">hal-02107861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoom sur les interfaces fluides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vié</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée CORINT Institut des Sciences Chimique de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">EUFOAM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417454v1</w:t>
+                <w:t xml:space="preserve">hal-02737400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological rearrangements and surface rheology: a multi-scale approach on dairy proteins foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4855,219 +4872,202 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexia Audebert</w:t>
+                <w:t xml:space="preserve">Zoom sur les interfaces fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUFOAM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">journée CORINT Institut des Sciences Chimique de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737400v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale approach to the properties of dairy protein foams.</w:t>
               </w:r>
@@ -5092,64 +5092,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres de Biologie Physique du Grand Ouest RBPGO8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Vannes, France</w:t>
@@ -5178,77 +5178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air/liquid interface: relevance of Langmuir film as biological membrane model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5299,51 +5299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un montage pour caractériser l'adsorption de biomolécules aux interfaces fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5433,64 +5433,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited Seminar] BioMolécules aux interfaces fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5558,77 +5558,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited Seminar] Comportement et Caractérisation de BioMolécules aux Interfaces Fluides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5955,64 +5955,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6048,579 +6048,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bulk Association Mechanism Between Lysozyme and Alpha-Lactalbumin Is Enlighted by Interfacial Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical propagation and integration of pristine silkworm fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pezennec</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Pezolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Conférence Internationale consacrée aux Films Moléculaires Organisés (ICOMF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Frontiers In Optics - FIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rochester (N.Y.), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936050v1</w:t>
+                <w:t xml:space="preserve">hal-00935623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation d’état et structure de solutions de protéines globulaires hautement concentrés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+                <w:t xml:space="preserve">Lipid Packing Sensitivity of Exchangeable Apolipoproteins apoA-I and apoA-II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chièze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Bolanos-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à sondes locales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209870v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical propagation and integration of pristine silkworm fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Renault</w:t>
+                <w:t xml:space="preserve">Equation d’état et structure de solutions de protéines globulaires hautement concentrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Pezolet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers In Optics - FIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rochester (N.Y.), United States</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche GDR 2980 Approches Multi-physiques pour les Colloïdes Concentré AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935623v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Packing Sensitivity of Exchangeable Apolipoproteins apoA-I and apoA-II</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Chièze</w:t>
+                <w:t xml:space="preserve">The Bulk Association Mechanism Between Lysozyme and Alpha-Lactalbumin Is Enlighted by Interfacial Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. M. Bolanos-Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Renault</w:t>
+                <w:t xml:space="preserve">A. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Desbat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à sondes locales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut, France</w:t>
+              <w:t xml:space="preserve">14e Conférence Internationale consacrée aux Films Moléculaires Organisés (ICOMF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936083v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striking Associative Properties of Food Proteins : a switch to control bulk properties of dispersed media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6688,64 +6688,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un contrôle des propriétés macroscopiques des milieux dispersés par les propriétés associatives des protéines alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6794,385 +6794,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies at the liquid-air interface: a powerful toolbox to study interactions between biomolecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compression osmotique de protéines globulaires : interactions aux concentrations élevées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Budapest (HO), France. pp.56-56</w:t>
+              <w:t xml:space="preserve">Approches Multiphysiques pour les colloides concentrés AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729401v1</w:t>
+                <w:t xml:space="preserve">hal-01454291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression osmotique de protéines globulaires : interactions aux concentrations élevées</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Multiphysiques pour les colloides concentrés AMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Third international conference on biofoams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Capri (IT), France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454291v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Studies at the liquid-air interface: a powerful toolbox to study interactions between biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third international conference on biofoams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Capri (IT), France. non paginé</w:t>
+              <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest (HO), France. pp.56-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729368v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of cysteine-modified ovalbumin at the air-water interface</w:t>
               </w:r>
@@ -7184,51 +7184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmane Bouchebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7277,682 +7277,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment of ovalbumin powder: interfacial and foaming properties of the different molecular species generated.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cheng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">Stéphane Pézennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, antalya, Turkey</w:t>
+              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003068v1</w:t>
+                <w:t xml:space="preserve">hal-00730023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement interfacial du lysozyme après traitement thermique à sec</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat treatment of ovalbumin powder: interfacial and foaming properties of the different molecular species generated.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pézennec</w:t>
+                <w:t xml:space="preserve">K. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ile de Berder (FR), France</w:t>
+              <w:t xml:space="preserve">ECIS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729978v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Desfougères</w:t>
+                <w:t xml:space="preserve">Comportement interfacial du lysozyme après traitement thermique à sec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pézennec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Beaufils</w:t>
+                <w:t xml:space="preserve">S. Pézennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland. 11 p</w:t>
+              <w:t xml:space="preserve">4e Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ile de Berder (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730023v1</w:t>
+                <w:t xml:space="preserve">hal-00729978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential adsorption of egg-white proteins: relation with physical properties of interfacial film</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Etude de l'adsorption de l'apolipoprotéine A1 à l'interface liquide-lipide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chièze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Martin Bolanos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food colloids: creating structure, delivering functionality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Groupe d'Etude des Intéractions Molécules-Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678269v1</w:t>
+                <w:t xml:space="preserve">hal-00716262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'adsorption de l'apolipoprotéine A1 à l'interface liquide-lipide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">Sequential adsorption of egg-white proteins: relation with physical properties of interfacial film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Martin Bolanos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Etude des Intéractions Molécules-Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">Food colloids: creating structure, delivering functionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716262v1</w:t>
+                <w:t xml:space="preserve">hal-00678269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-additive interfacial properties of ovalbumin and lysozyme in mixtures as revealed by PM-IRRAS and the study of foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7960,51 +7960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Advanced Vibrational Spectroscopy (ICAVS4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Corfou, Greece</w:t>
@@ -8033,51 +8033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés interfaciales des apolipoprotéines Apo A-I, Apo A-II, Apo C-I, Apo C-II, Apo C-III: points communs et spécificités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chièze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8085,51 +8085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Martin Bolanos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Biologie-Physique du Grand Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Batz-sur-mer, France</w:t>
@@ -8184,277 +8184,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of proteins against E. coli. Investigation using interfacial technics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Interfacial studies of four Lp(a) isoforms: relationship between stability and isoforms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Santonastaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor M. Bolanos-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Derde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Claudia Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GERLI LES LIPIDES DES MICROBES ET DE L'HOTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">American Oil Chemistry Society 107th Annual Meeting &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417590v1</w:t>
+                <w:t xml:space="preserve">hal-02396340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial studies of four Lp(a) isoforms: relationship between stability and isoforms?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Antimicrobial activity of proteins against E. coli. Investigation using interfacial technics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor M. Bolanos-Garcia</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Scotti</w:t>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Oil Chemistry Society 107th Annual Meeting &amp; Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">GERLI LES LIPIDES DES MICROBES ET DE L'HOTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396340v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés interfaciales et moussantes de protéines globulaires laitières étuvées</w:t>
               </w:r>
@@ -8466,51 +8466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8587,51 +8587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8680,1144 +8680,1144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicouches interfaciales de solutions de protéines révélatrices des interactions attractives en bulk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Equations d'état de solutions hautement concentrées de lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Briand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+                <w:t xml:space="preserve">Michel Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Biologie-Physique du Grand Ouest ( RBPGO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209699v1</w:t>
+                <w:t xml:space="preserve">hal-01209640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of water flux through protein interfacial films as revealed by neutron reflectometry on lysozyme and ovalbumin layers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Cabane</w:t>
+                <w:t xml:space="preserve">Multicouches interfaciales de solutions de protéines révélatrices des interactions attractives en bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Neutrons and Food 3”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Biologie-Physique du Grand Ouest ( RBPGO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209673v1</w:t>
+                <w:t xml:space="preserve">hal-01209699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equations d'état de solutions hautement concentrées de lysozyme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Importance of water flux through protein interfacial films as revealed by neutron reflectometry on lysozyme and ovalbumin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lay-Theng Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pasquier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Lund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Biologie Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France. , 2014</w:t>
+              <w:t xml:space="preserve">“Neutrons and Food 3”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209640v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+                <w:t xml:space="preserve">The bulk association mechanism between lysozyme and α-lactalbumine is revealed by interfacial measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Cabane</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2012 26. Conference of the European Colloid and Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Malmö, Sweden. , 2012</w:t>
+              <w:t xml:space="preserve">14.International Conference on Organized Molecular Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747794v1</w:t>
+                <w:t xml:space="preserve">hal-01209658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bulk association mechanism between lysozyme and α-lactalbumine is revealed by interfacial measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Equation of state and structure of highly concentrated globular protein solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">- Cabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14.International Conference on Organized Molecular Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012</w:t>
+              <w:t xml:space="preserve">ECIS 2012 26. Conference of the European Colloid and Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Malmö, Sweden. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209658v1</w:t>
+                <w:t xml:space="preserve">hal-02747794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés interfaciales de l’ovalbumine déphosphorylée</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres de Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France. , 2011</w:t>
+              <w:t xml:space="preserve">4 Colloque Molécules Ingédients Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454289v1</w:t>
+                <w:t xml:space="preserve">hal-02807264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t>
+                <w:t xml:space="preserve">Studies at the liquid-air interface : a powerful toolbox to study interactions between biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 Colloque Molécules Ingédients Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t>
+              <w:t xml:space="preserve">8. EBSA European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. , European Biophysics Journal, 40 Issue 1 Supplement – August 2011, 263 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807264v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies at the liquid-air interface : a powerful toolbox to study interactions between biomolecules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+                <w:t xml:space="preserve">Studies at liquid air interface: a powerful toolbox to study interactions between biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. EBSA European Biophysics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. , European Biophysics Journal, 40 Issue 1 Supplement – August 2011, 263 p., 2011</w:t>
+              <w:t xml:space="preserve">4ième colloque Molécules Ingrédients Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749794v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies at liquid air interface: a powerful toolbox to study interactions between biomolecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriétés interfaciales de l’ovalbumine déphosphorylée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérico Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième colloque Molécules Ingrédients Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Quimper, France. , 2011</w:t>
+              <w:t xml:space="preserve">5. Rencontres de Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454420v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression osmotique de protéines globulaires : interactions aux concentrations élevées</w:t>
               </w:r>
@@ -9924,90 +9924,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third international conference on biofoams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Capri, Italy. , 2011, Third international conference on biofoams</w:t>
@@ -10030,181 +10030,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement interfacial du lysosyme apres traitement thermique a sec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. conference of the european colloid and interface society</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Progress in Colloid and Polymer Science, 70 p., 2009, Progress in Colloid and Polymer Science</w:t>
+              <w:t xml:space="preserve">4. Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454433v1</w:t>
+                <w:t xml:space="preserve">hal-01454385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10213,232 +10200,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turku, Finland. , 2009, World Poultry Science Association, Proceedings of the 19th European Symposium on Quality of Poultry Meat, 13th European Symposium on the Quality of Eggs and Egg Products, Turku, Finland, 21-25 June 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement interfacial du lysosyme apres traitement thermique a sec</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t>
+              <w:t xml:space="preserve">23. conference of the european colloid and interface society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Antalya, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Progress in Colloid and Polymer Science, 70 p., 2009, Progress in Colloid and Polymer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454385v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10574,103 +10574,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies at the Liquid-Air Interface : a Powerful Toolbox to Study Interactions Between Biomolecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ameziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -10705,51 +10705,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés interfaciales de l'ovalbumine déphosphorylée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10832,64 +10832,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10950,64 +10950,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11068,51 +11068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pézennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11329,51 +11329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongchai Khaeduang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natedao Musigamart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04633189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougoti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Marrec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.024103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Santonastaso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rioux-Dub&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401104m" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798552" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Gupta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Broadhurst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aer.2013.13007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732807v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teboul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Taveau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.06.020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZJ2GZ3D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chi&#232;ze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.05.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PFH6N8B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semin Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thebault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Freschi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom L Blundell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.307355" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.04.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6TMQ7B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;zolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZPW51G0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685099v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203485y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.10.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TJ7WT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900475q" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663172v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.01.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ3QH7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter J. Grossmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711222s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4KMJFD2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672641v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.115220" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#252;nter Grossmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908061v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Hadaoui-Hammout&#232;ne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.10.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SBTV0G5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dubois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.07.041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T59BCPM8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vm Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Grossmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewerton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bionducci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.104201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247004v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecolivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delugeard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994199" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ABA2B4C5E1E07BD0D76BC7B110B5B44A0122C2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giavassis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Poryles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367497v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107861v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780800v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396357v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burgaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Menacer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400363v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800954" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936050v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209870v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezolet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936083v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Bouchebbah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729978v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;zennec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;zennec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678269v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909239v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417590v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396340v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Scotti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454553v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209673v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209640v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lund" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209658v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454289v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Casanova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807264v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749794v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454290v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454433v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cheng" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecis-web.eu/abstracts/antalya2009/program.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454386v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454385v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729387v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint Jalmes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729610v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchebbah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729165v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729807v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongchai Khaeduang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natedao Musigamart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04633189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougoti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Marrec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.024103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Santonastaso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rioux-Dub&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401104m" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798552" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Gupta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Broadhurst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aer.2013.13007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chi&#232;ze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.05.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PFH6N8B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teboul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Taveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.06.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZJ2GZ3D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semin Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thebault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Freschi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom L Blundell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.307355" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.04.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6TMQ7B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;zolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZPW51G0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685099v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203485y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.10.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TJ7WT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663172v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.01.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ3QH7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900475q" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#252;nter Grossmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711222s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4KMJFD2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672641v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.115220" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672572v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter J. Grossmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.07.041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T59BCPM8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908061v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Hadaoui-Hammout&#232;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.10.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SBTV0G5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vm Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Grossmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewerton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bionducci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.104201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247004v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecolivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delugeard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994199" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ABA2B4C5E1E07BD0D76BC7B110B5B44A0122C2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giavassis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Poryles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367497v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107861v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780800v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396357v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burgaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Menacer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400363v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800954" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935623v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezolet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209870v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936050v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454291v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Bouchebbah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730023v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;zennec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003068v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729978v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;zennec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716262v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678269v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909239v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396340v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Scotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417590v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454553v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209640v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lund" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209658v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807264v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749794v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454289v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Casanova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454290v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454385v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cheng" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecis-web.eu/abstracts/antalya2009/program.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729387v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint Jalmes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729610v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchebbah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729165v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729807v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>