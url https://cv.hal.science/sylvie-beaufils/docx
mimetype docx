--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -652,295 +652,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How foam stability against drainage is affected by conditions of prior whey protein powder storage and dry-heating: A multidimensional experimental approach</w:t>
+                <w:t xml:space="preserve">Interfacial properties, film dynamics and bulk rheology: A multi-scale approach to dairy protein foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 242, pp.153-162. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 542, pp.222-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.08.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868078v1</w:t>
+                <w:t xml:space="preserve">hal-02014660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial properties, film dynamics and bulk rheology: A multi-scale approach to dairy protein foams</w:t>
+                <w:t xml:space="preserve">How foam stability against drainage is affected by conditions of prior whey protein powder storage and dry-heating: A multidimensional experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 542, pp.222-232. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 242, pp.153-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014660v1</w:t>
+                <w:t xml:space="preserve">hal-01868078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer resonators sensors for detection of sphingolipid gel/fluid phase transition and melting temperature measurement</w:t>
               </w:r>
@@ -1194,51 +1194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderate conformational impact of citrate on ovotransferrin considerably increases its capacity to self-assemble at the interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,337 +2296,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected differences in the behavior of ovotransferrin at the air-water interface at pH 6.5 and 8.0.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong improvement of interfacial properties can result from slight structural modifications of proteins: the case of native and dry-heated lysozyme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne Renault</w:t>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.073⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (24), pp.14947-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la203485y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711895v1</w:t>
+                <w:t xml:space="preserve">hal-00685099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong improvement of interfacial properties can result from slight structural modifications of proteins: the case of native and dry-heated lysozyme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected differences in the behavior of ovotransferrin at the air-water interface at pH 6.5 and 8.0.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Desfougères</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+                <w:t xml:space="preserve">Michel Pézolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rioux-Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 356 (2), pp.614-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.01.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la203485y⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685099v1</w:t>
+                <w:t xml:space="preserve">hal-00711895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential adsorption of egg-white proteins at the air-water interface suggests a stratified organization of the interfacial film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2634,51 +2634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pézolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (4), pp.275-284. </w:t>
@@ -2722,436 +2722,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy between ovalbumin and lysozyme leads to non-additive interfacial and foaming properties of mixtures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+                <w:t xml:space="preserve">Surface properties and conformation of Nephila clavipes spider recombinant silk proteins at the air-water interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rioux-Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (2), pp.352-365. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (14), pp.8170-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la900475q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663172v1</w:t>
+                <w:t xml:space="preserve">hal-00662876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties and conformation of Nephila clavipes spider recombinant silk proteins at the air-water interface.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lefèvre</w:t>
+                <w:t xml:space="preserve">Synergy between ovalbumin and lysozyme leads to non-additive interfacial and foaming properties of mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.352-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la900475q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00662876v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the tetratricopeptide-containing domain of BUB1, BUBR1, and PP5 proves that domain amphiphilicity over amino acid sequence specificity governs protein adsorption and interfacial activity.</w:t>
+                <w:t xml:space="preserve">Characterization of the Tetratricopeptide-Containing Domain of BUB1, BUBR1, and PP5 Proves That Domain Amphiphilicity over Amino Acid Sequence Specificity Governs Protein Adsorption and Interfacial Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Günter Grossmann</w:t>
+                <w:t xml:space="preserve">Günter J. Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor M. Bolanos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112 (27), pp.7984-91. </w:t>
+              <w:t xml:space="preserve">, 2008, 112 (27), pp.7984-7991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp711222s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732818v1</w:t>
+                <w:t xml:space="preserve">hal-00672572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface rheology and adsorption kinetics reveal the relative amphiphilicity, interfacial activity, and stability of human exchangeable apolipoproteins.</w:t>
               </w:r>
@@ -3235,156 +3235,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Tetratricopeptide-Containing Domain of BUB1, BUBR1, and PP5 Proves That Domain Amphiphilicity over Amino Acid Sequence Specificity Governs Protein Adsorption and Interfacial Activity</w:t>
+                <w:t xml:space="preserve">Characterization of the tetratricopeptide-containing domain of BUB1, BUBR1, and PP5 proves that domain amphiphilicity over amino acid sequence specificity governs protein adsorption and interfacial activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günter J. Grossmann</w:t>
+                <w:t xml:space="preserve">J. Günter Grossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor M. Bolanos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 112 (27), pp.7984-7991. </w:t>
+              <w:t xml:space="preserve">, 2008, 112 (27), pp.7984-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp711222s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00672572v1</w:t>
+                <w:t xml:space="preserve">hal-00732818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial properties of heat-treated ovalbumin.</w:t>
               </w:r>
@@ -4439,277 +4439,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and rheology of protein foams: contribution of interfacial properties, involvement of film relaxation dynamics</w:t>
+                <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference of the European Colloid and Interface Society (ECIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914176v1</w:t>
+                <w:t xml:space="preserve">hal-02107861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
+                <w:t xml:space="preserve">Stability and rheology of protein foams: contribution of interfacial properties, involvement of film relaxation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Edible Soft Matter – a SoftComp Topical Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Le Mans, France</w:t>
+              <w:t xml:space="preserve">33rd Conference of the European Colloid and Interface Society (ECIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107861v1</w:t>
+                <w:t xml:space="preserve">hal-02914176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach for the characterisation of dairy protein foams stability</w:t>
               </w:r>
@@ -4734,51 +4734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4872,51 +4872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference 2018 (AERC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Sorrente, Italy</w:t>
@@ -5092,64 +5092,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres de Biologie Physique du Grand Ouest RBPGO8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Vannes, France</w:t>
@@ -6563,51 +6563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striking Associative Properties of Food Proteins : a switch to control bulk properties of dispersed media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6688,51 +6688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un contrôle des propriétés macroscopiques des milieux dispersés par les propriétés associatives des protéines alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6794,385 +6794,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression osmotique de protéines globulaires : interactions aux concentrations élevées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studies at the liquid-air interface: a powerful toolbox to study interactions between biomolecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Bouhallab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches Multiphysiques pour les colloides concentrés AMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Budapest (HO), France. pp.56-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454291v1</w:t>
+                <w:t xml:space="preserve">hal-00729401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compression osmotique de protéines globulaires : interactions aux concentrations élevées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third international conference on biofoams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Capri (IT), France. non paginé</w:t>
+              <w:t xml:space="preserve">Approches Multiphysiques pour les colloides concentrés AMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729368v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies at the liquid-air interface: a powerful toolbox to study interactions between biomolecules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Said Bouhallab</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th EBSA European Biophysics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Budapest (HO), France. pp.56-56</w:t>
+              <w:t xml:space="preserve">Third international conference on biofoams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Capri (IT), France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729401v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of cysteine-modified ovalbumin at the air-water interface</w:t>
               </w:r>
@@ -7277,682 +7277,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Heat treatment of ovalbumin powder: interfacial and foaming properties of the different molecular species generated.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pézennec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Beaufils</w:t>
+                <w:t xml:space="preserve">K. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland. 11 p</w:t>
+              <w:t xml:space="preserve">ECIS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730023v1</w:t>
+                <w:t xml:space="preserve">hal-01003068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat treatment of ovalbumin powder: interfacial and foaming properties of the different molecular species generated.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement interfacial du lysozyme après traitement thermique à sec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Cheng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
+                <w:t xml:space="preserve">S. Pézennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, antalya, Turkey</w:t>
+              <w:t xml:space="preserve">4e Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ile de Berder (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003068v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement interfacial du lysozyme après traitement thermique à sec</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pézennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Pézennec</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ile de Berder (FR), France</w:t>
+              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku (FI), Finland. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729978v1</w:t>
+                <w:t xml:space="preserve">hal-00730023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'adsorption de l'apolipoprotéine A1 à l'interface liquide-lipide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Vié</w:t>
+                <w:t xml:space="preserve">Sequential adsorption of egg-white proteins: relation with physical properties of interfacial film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Martin Bolanos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Etude des Intéractions Molécules-Membranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Mittelwihr, France</w:t>
+              <w:t xml:space="preserve">Food colloids: creating structure, delivering functionality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716262v1</w:t>
+                <w:t xml:space="preserve">hal-00678269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential adsorption of egg-white proteins: relation with physical properties of interfacial film</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Etude de l'adsorption de l'apolipoprotéine A1 à l'interface liquide-lipide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chièze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Martin Bolanos-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food colloids: creating structure, delivering functionality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Groupe d'Etude des Intéractions Molécules-Membranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Mittelwihr, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678269v1</w:t>
+                <w:t xml:space="preserve">hal-00716262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-additive interfacial properties of ovalbumin and lysozyme in mixtures as revealed by PM-IRRAS and the study of foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8466,51 +8466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8587,51 +8587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9346,51 +9346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9471,51 +9471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Bouhallab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9721,51 +9721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saint-Jalmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9924,51 +9924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the physicochemical and structural properties of globular proteins affect their behavior at the air-solution interface and their foaming properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Floch-Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10030,415 +10030,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement interfacial du lysosyme apres traitement thermique a sec</w:t>
+                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres Biologie-Physique du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t>
+              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku, Finland. , 2009, World Poultry Science Association, Proceedings of the 19th European Symposium on Quality of Poultry Meat, 13th European Symposium on the Quality of Eggs and Egg Products, Turku, Finland, 21-25 June 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454385v1</w:t>
+                <w:t xml:space="preserve">hal-01454386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of lysozyme by dry-heating: small cause, big effect.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dry heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe European Symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku, Finland. , 2009, World Poultry Science Association, Proceedings of the 19th European Symposium on Quality of Poultry Meat, 13th European Symposium on the Quality of Eggs and Egg Products, Turku, Finland, 21-25 June 2009</w:t>
+              <w:t xml:space="preserve">23. conference of the european colloid and interface society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Antalya, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer-Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Progress in Colloid and Polymer Science, 70 p., 2009, Progress in Colloid and Polymer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454386v1</w:t>
+                <w:t xml:space="preserve">hal-01454433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of egg white proteins: how a multiscale approach may help to predict foaming properties from 2D interface measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement interfacial du lysosyme apres traitement thermique a sec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anniina Salonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. conference of the european colloid and interface society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4. Rencontres Biologie-Physique du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Vannes, France. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer-Verlag</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01454433v1</w:t>
+                <w:t xml:space="preserve">hal-01454385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10950,51 +10950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11042,77 +11042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural to functional properties of lysozyme heated at 80°C in the dry state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Desfougères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pézennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11329,51 +11329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongchai Khaeduang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natedao Musigamart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04633189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougoti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Marrec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.024103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Santonastaso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.029" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rioux-Dub&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401104m" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798552" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Gupta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Broadhurst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aer.2013.13007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chi&#232;ze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.05.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PFH6N8B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teboul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Taveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.06.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZJ2GZ3D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semin Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thebault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Freschi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom L Blundell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.307355" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.04.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6TMQ7B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;zolet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZPW51G0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685099v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203485y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.10.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TJ7WT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663172v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.01.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ3QH7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662876v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900475q" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732818v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#252;nter Grossmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711222s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4KMJFD2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672641v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.115220" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672572v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter J. Grossmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.07.041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T59BCPM8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908061v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Hadaoui-Hammout&#232;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.10.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SBTV0G5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vm Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Grossmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewerton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bionducci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.104201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247004v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecolivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delugeard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994199" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ABA2B4C5E1E07BD0D76BC7B110B5B44A0122C2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giavassis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Poryles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367497v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107861v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780800v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396357v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burgaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Menacer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400363v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800954" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935623v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezolet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209870v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936050v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454291v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729401v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Bouchebbah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730023v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;zennec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003068v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729978v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;zennec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716262v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678269v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909239v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396340v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Scotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417590v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454553v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209640v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lund" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209658v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807264v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749794v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454289v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Casanova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454290v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454385v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454386v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cheng" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecis-web.eu/abstracts/antalya2009/program.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729387v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint Jalmes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729610v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchebbah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729165v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729807v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baudoin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siriluck Liengprayoon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thongchai Khaeduang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natedao Musigamart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.106622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04633189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sougoti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Marrec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.024103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Santonastaso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Boria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouchoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cabane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.1c01591" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Audebert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Jalmes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Floch-Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.02.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.08.029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572203v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.07.037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp03867k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128555v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2014.09.035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rioux-Dub&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401104m" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798552" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Gupta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Broadhurst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/aer.2013.13007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732810v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chi&#232;ze" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martin Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.05.016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PFH6N8B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Teboul" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Taveau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soria Iatmanen-Harbi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.06.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZJ2GZ3D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semin Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thebault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Freschi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom L Blundell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.307355" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.04.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L6TMQ7B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniina Salonen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la203485y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;zolet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.073" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZPW51G0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.10.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DC1TJ7WT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900475q" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663172v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.01.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZ3QH7F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter J. Grossmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp711222s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4KMJFD2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672641v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.107.115220" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#252;nter Grossmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dubois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.07.041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T59BCPM8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908061v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Hadaoui-Hammout&#232;ne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.10.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SBTV0G5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016725v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vm Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beaufils" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Grossmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brewerton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085080v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bionducci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ecolivet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.104201" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247004v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ecolivet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Delugeard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994199" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5ABA2B4C5E1E07BD0D76BC7B110B5B44A0122C2B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hoel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05468188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giavassis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Poryles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367497v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107861v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914176v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737400v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint-Jalmes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780800v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417454v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paboeuf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gicquel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790203v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396357v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragu&#233;n&#232;s-Nicol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burgaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394311v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Menacer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400363v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454543v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay-Theng Lee" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefevre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800954" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Renault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935623v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezolet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Bolanos-Garcia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209870v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rigault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936050v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pezennec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hamon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936057v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desfougeres" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729401v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729368v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454293v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atmane Bouchebbah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003068v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729978v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;zennec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730023v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;zennec" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678269v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909249v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909239v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396340v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Scotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417590v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454553v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209640v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lund" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209699v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Briand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209658v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747794v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabane" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807264v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749794v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454420v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454289v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rico Casanova" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454290v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454294v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454386v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454433v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Cheng" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecis-web.eu/abstracts/antalya2009/program.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454385v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924769v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigult" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842534v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ameziane" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729387v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casanova" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saint Jalmes" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729610v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchebbah" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729165v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salonen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729807v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Artzner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>