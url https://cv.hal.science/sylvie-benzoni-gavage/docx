--- v0 (2026-03-25)
+++ v1 (2026-05-04)
@@ -287,1501 +287,1510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rulpidon</w:t>
+                <w:t xml:space="preserve">Modulated equations of Hamiltonian PDEs and dispersive shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Mietka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Miguel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images des mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinearity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (1), pp.578-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/abcb0a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798024v1</w:t>
+                <w:t xml:space="preserve">hal-02365963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated equations of Hamiltonian PDEs and dispersive shocks</w:t>
+                <w:t xml:space="preserve">Le Rulpidon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Miguel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinearity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/qj5j-j388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6544/abcb0a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02365963v2</w:t>
+                <w:t xml:space="preserve">hal-05589938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of periodic waves in Hamiltonian PDEs of either long wavelength or small amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Mietka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Miguel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69 (2), pp.545--619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1512/iumj.2020.69.7845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long wave asymptotics for the Euler–Korteweg system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (1), pp.245-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/RMI/985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-periodic stability of periodic waves in some Hamiltonian PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Mietka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Miguel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (11), pp.3241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0951-7715/29/11/3241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jump conditions and dynamic surface tension at permeable interfaces such as the inner core boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chambat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Ricard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 346 (5-6), pp.110-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2014.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow modulations of periodic waves in Hamiltonian PDEs, with application to capillary fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Miguel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (4), pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804222v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar traveling waves in capillary fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differential and integral equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (3-4), pp.433-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a phase field model for solid-liquid phase transitions</w:t>
+                <w:t xml:space="preserve">On the amplitude equations for weakly nonlinear surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Jamet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Vovelle</w:t>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/dcds.2012.32.1997⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 205 (3), pp.871-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-012-0522-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549828v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00607348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the amplitude equations for weakly nonlinear surface waves</w:t>
+                <w:t xml:space="preserve">On a phase field model for solid-liquid phase transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+                <w:t xml:space="preserve">Didier Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vovelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-012-0522-7⟩</w:t>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (6), pp.1997-2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/dcds.2012.32.1997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00607348v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ill-posedness of nonlocal Burgers equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Tzvetkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 227 (6), pp.2220-2240. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aim.2011.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse instability of solitary waves in Korteweg fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 361 (2), pp.338-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly nonlinear surface waves and subsonic phase boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano D Rosini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (3-4), pp.1463-1484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local well-posedness of nonlocal Burgers equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Differential and integral equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (3-4), pp.303-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00282893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the well-posedness for the Euler-Korteweg model in several space dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indiana University Mathematics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 56 (4), pp.1499--1579. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1512/iumj.2007.56.2974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Conditions for Euler Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 41 (1), pp.56-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/2.1913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1791,482 +1800,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirk Lecture: Periodic waves, stability and modulations</w:t>
+                <w:t xml:space="preserve">Modulation equations revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispersive hydrodynamics: mathematics, simulation and experiments, with applications in nonlinear waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gennady El, University Mark Hoefer, Antonio Moro, Barbara Prinari, Michael Shearer, Jul 2022, Cambridge (Isaac Newton Institute for Mathematical Sciences), France</w:t>
+              <w:t xml:space="preserve">Modulation theory and dispersive shock waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thibault Congy, Gennady El, Sergey Gavrilyuk, Mark Hoefer, Jul 2022, Cambridge (Isaac Newton Institute for Mathematical Sciences), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798172v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation equations revisited</w:t>
+                <w:t xml:space="preserve">Kirk Lecture: Periodic waves, stability and modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modulation theory and dispersive shock waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thibault Congy, Gennady El, Sergey Gavrilyuk, Mark Hoefer, Jul 2022, Cambridge (Isaac Newton Institute for Mathematical Sciences), France</w:t>
+              <w:t xml:space="preserve">Dispersive hydrodynamics: mathematics, simulation and experiments, with applications in nonlinear waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gennady El, University Mark Hoefer, Antonio Moro, Barbara Prinari, Michael Shearer, Jul 2022, Cambridge (Isaac Newton Institute for Mathematical Sciences), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798149v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rulpidon and 9-color maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bridges 2023: Mathematics, Art, Music, Architecture, Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Halifax (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of dispersive shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New horizons in dispersive hydrodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Costanza Benassi, Thibault Congy, Gennady El, Antonio Moro, Daniel Ratliff, Matteo Sommacal, Jun 2021, Cambridge (Isaac Newton Institute for Mathematical Sciences), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplitude equations for weakly nonlinear surface waves in variational problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shocks, Singularities and Oscillations in Nonlinear Optics and Fluid Mechanics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of periodic waves in Hamiltonian PDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Noble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Miguel Miguel Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Équations aux Dérivées Partielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, David Lannes, Jun 2013, Biarritz, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2276,328 +2285,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rulpidon sous toutes ses coutures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Quai des Sciences, 978-2-10-086629-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmy Noether, mathématicienne d’exception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Fermanian Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constanza Rojas-Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David E. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Société Mathématique de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Collection Maison Poincaré [Regards Mathématiques], 978-2-85629-976-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brèves de maths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Andler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Goudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nouveau Monde Editions, pp.254, 2014, 978-2-36583-896-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2607,215 +2616,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Maison Poincaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Liewig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Mathematical Science Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World Scientific</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Series on Science Communication, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/12747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique des surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toshimasa Kikuchi - Objets mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musée national des arts asiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-9566150-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2825,166 +2834,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waves and their modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly nonlinear surface waves and subsonic phase boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D Rosini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2994,108 +3003,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The amplitude equation for weakly nonlinear reversible phase boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] CNRS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3105,229 +3114,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagating phase boundaries and capillary fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3rd cycle. Levico, 2010, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00582329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP dispersives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3rd cycle. Lyon, 2009, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00582332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse mathématique et numérique de la dynamique des fluides compressibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3rd cycle. Lyon, 2005, pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-00582339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3474,51 +3483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benzoni-Gavage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/MAG/189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798024v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365963v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mietka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miguel Rodrigues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abcb0a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590731v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Miguel Rodrigues" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2020.69.7845" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/985" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/29/11/3241" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046716v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chambat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benzoni-Gavage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.04.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804222v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549828v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vovelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.1997" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-012-0522-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tzvetkov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2011.04.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano D Rosini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282893v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693094v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descombes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2007.56.2974" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1913" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208479v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/rulpidon-sous-toutes-ses-coutures-une-aventure-mathematique-et-artistique" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798012v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Rojas-Molina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Rowe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smf.emath.fr/publications/emmy-noether-mathematicienne-dexception" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078400v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Liewig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/worldscibooks/10.1142/12747" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/12747" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797987v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mingei-arts-gallery.com/media/pages/exhibitions/toshimasa-kikuchi-mnaag/abedd4168d-1626519402/obj_math_pages_web.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D Rosini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00582329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00582332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00582339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benzoni-Gavage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/MAG/189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365963v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mietka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miguel Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abcb0a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/qj5j-j388" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590731v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Miguel Rodrigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2020.69.7845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/985" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/29/11/3241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chambat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benzoni-Gavage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.04.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804222v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-012-0522-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549828v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vovelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.1997" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tzvetkov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2011.04.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano D Rosini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2007.56.2974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1913" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/rulpidon-sous-toutes-ses-coutures-une-aventure-mathematique-et-artistique" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Rojas-Molina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Rowe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smf.emath.fr/publications/emmy-noether-mathematicienne-dexception" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Liewig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/worldscibooks/10.1142/12747" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/12747" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mingei-arts-gallery.com/media/pages/exhibitions/toshimasa-kikuchi-mnaag/abedd4168d-1626519402/obj_math_pages_web.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D Rosini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00582329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00582332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00582339v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>