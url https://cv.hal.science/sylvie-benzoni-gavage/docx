--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1417,178 +1417,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly nonlinear surface waves and subsonic phase boundaries</w:t>
+                <w:t xml:space="preserve">Local well-posedness of nonlocal Burgers equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano D Rosini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57 (3-4), pp.1463-1484</w:t>
+              <w:t xml:space="preserve">Differential and integral equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (3-4), pp.303-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946232v1</w:t>
+                <w:t xml:space="preserve">hal-00282893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local well-posedness of nonlocal Burgers equations</w:t>
+                <w:t xml:space="preserve">Weakly nonlinear surface waves and subsonic phase boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano D Rosini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential and integral equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 22 (3-4), pp.303-320</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (3-4), pp.1463-1484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282893v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the well-posedness for the Euler-Korteweg model in several space dimensions</w:t>
               </w:r>
@@ -1808,165 +1808,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation equations revisited</w:t>
+                <w:t xml:space="preserve">Kirk Lecture: Periodic waves, stability and modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modulation theory and dispersive shock waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thibault Congy, Gennady El, Sergey Gavrilyuk, Mark Hoefer, Jul 2022, Cambridge (Isaac Newton Institute for Mathematical Sciences), France</w:t>
+              <w:t xml:space="preserve">Dispersive hydrodynamics: mathematics, simulation and experiments, with applications in nonlinear waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gennady El, University Mark Hoefer, Antonio Moro, Barbara Prinari, Michael Shearer, Jul 2022, Cambridge (Isaac Newton Institute for Mathematical Sciences), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798149v1</w:t>
+                <w:t xml:space="preserve">hal-04798172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirk Lecture: Periodic waves, stability and modulations</w:t>
+                <w:t xml:space="preserve">Modulation equations revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Benzoni-Gavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispersive hydrodynamics: mathematics, simulation and experiments, with applications in nonlinear waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gennady El, University Mark Hoefer, Antonio Moro, Barbara Prinari, Michael Shearer, Jul 2022, Cambridge (Isaac Newton Institute for Mathematical Sciences), France</w:t>
+              <w:t xml:space="preserve">Modulation theory and dispersive shock waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thibault Congy, Gennady El, Sergey Gavrilyuk, Mark Hoefer, Jul 2022, Cambridge (Isaac Newton Institute for Mathematical Sciences), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798172v1</w:t>
+                <w:t xml:space="preserve">hal-04798149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rulpidon and 9-color maps</w:t>
               </w:r>
@@ -3483,51 +3483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benzoni-Gavage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/MAG/189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365963v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mietka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miguel Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abcb0a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/qj5j-j388" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590731v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Miguel Rodrigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2020.69.7845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/985" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/29/11/3241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chambat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benzoni-Gavage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.04.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804222v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-012-0522-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549828v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vovelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.1997" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tzvetkov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2011.04.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946232v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano D Rosini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282893v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2007.56.2974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1913" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/rulpidon-sous-toutes-ses-coutures-une-aventure-mathematique-et-artistique" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Rojas-Molina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Rowe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smf.emath.fr/publications/emmy-noether-mathematicienne-dexception" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Liewig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/worldscibooks/10.1142/12747" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/12747" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mingei-arts-gallery.com/media/pages/exhibitions/toshimasa-kikuchi-mnaag/abedd4168d-1626519402/obj_math_pages_web.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D Rosini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00582329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00582332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00582339v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benzoni-Gavage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/MAG/189" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797831v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Coulon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365963v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Mietka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Miguel Rodrigues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/abcb0a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589938v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/qj5j-j388" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590731v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Miguel Rodrigues" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2020.69.7845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221714v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chiron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RMI/985" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147784v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/29/11/3241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046716v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chambat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benzoni-Gavage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ricard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2014.04.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804222v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Noble" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-012-0522-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549828v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chupin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vovelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2012.32.1997" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491136v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tzvetkov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2011.04.017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano D Rosini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693094v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Danchin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1512/iumj.2007.56.2974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.1913" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798149v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208479v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797797v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/rulpidon-sous-toutes-ses-coutures-une-aventure-mathematique-et-artistique" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Fermanian Kammerer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Rojas-Molina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David E. Rowe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smf.emath.fr/publications/emmy-noether-mathematicienne-dexception" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Andler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Imbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798047v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Liewig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.worldscientific.com/worldscibooks/10.1142/12747" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/12747" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797987v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mingei-arts-gallery.com/media/pages/exhibitions/toshimasa-kikuchi-mnaag/abedd4168d-1626519402/obj_math_pages_web.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280774v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D Rosini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00582329v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00582332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00582339v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>