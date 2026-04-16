--- v0 (2026-03-27)
+++ v1 (2026-04-16)
@@ -556,235 +556,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting used to terrorist threats? Evidence from French terrorist attacks between 2015 and 2016</w:t>
+                <w:t xml:space="preserve">Social Ties and the Influence of Public Policies on Individual Opinions: The Case of Same-Sex Marriage Laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Moreno‐galbis</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Moreno Galbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hec.4465⟩</w:t>
+              <w:t xml:space="preserve">Journal of Law, Economics, and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.196-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jleo/ewab001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516257v1</w:t>
+                <w:t xml:space="preserve">hal-03516198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Ties and the Influence of Public Policies on Individual Opinions: The Case of Same-Sex Marriage Laws</w:t>
+                <w:t xml:space="preserve">Getting used to terrorist threats? Evidence from French terrorist attacks between 2015 and 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Moreno Galbis</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Moreno‐galbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Law, Economics, and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38 (1), pp.196-271. </w:t>
+              <w:t xml:space="preserve">Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (3), pp.508-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jleo/ewab001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hec.4465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516198v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancée de la recherche en microéconomie appliquée à l’occasion de XXIVe JMA</w:t>
               </w:r>
@@ -1535,51 +1535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Petite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tanguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno Galbis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno - Galbis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-025-01097-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04543541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rouland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irel.12356" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516257v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno&#8208;galbis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4465" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleo/ewab001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tanguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tritah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05514272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brodaty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Messe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Caroli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lindeboom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.119-120.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Malherbet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.151.0067" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02295537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pertold-Gebicka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2013.04.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Petite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tanguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno Galbis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno - Galbis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-025-01097-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04543541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rouland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irel.12356" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleo/ewab001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno&#8208;galbis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tanguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tritah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05514272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brodaty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Messe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Caroli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lindeboom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.119-120.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Malherbet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.151.0067" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02295537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pertold-Gebicka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2013.04.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>