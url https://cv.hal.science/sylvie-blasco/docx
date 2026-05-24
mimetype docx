--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -66,1214 +66,1214 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of parents’ health shocks on children’s health behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Moreno - Galbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Population Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (2), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00148-025-01097-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Displaced or depressed? Working in automatable jobs and mental health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rochut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Rouland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/irel.12356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getting used to terrorist threats? Evidence from French terrorist attacks between 2015 and 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Moreno‐galbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (3), pp.508-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hec.4465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Ties and the Influence of Public Policies on Individual Opinions: The Case of Same-Sex Marriage Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Moreno Galbis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Law, Economics, and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1), pp.196-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jleo/ewab001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avancée de la recherche en microéconomie appliquée à l’occasion de XXIVe JMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Tritah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (5), pp.677-681</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01972187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chômage et santé mentale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Brodaty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 486-487, pp.17-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Special Issue on Health and Labour Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Messe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Caroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Lindeboom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special issue on Health and Labour Economics, 119-120, pp.9-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15609/annaeconstat2009.119-120.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01311414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliorer l’efficacité du service public pour l’emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Malherbet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXX (1), pp.67-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.151.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Employment policies, hiring practices and firm performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pertold-Gebicka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labour Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.12-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.labeco.2013.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants sociaux de l’usage d’internet et leurs variations : l’apport des méthodes mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Petite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Chamahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Caradec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillir : une affaire d'inégalités. Trajectoires, territoires et pratiques des retraités. Autour du projet Elvis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Auberviliers, Campus Condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of parents' health shocks on children's health behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Moreno Galbis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Stata Users' Group Meetings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609760v1</w:t>
-              </w:r>
-[...935 lines deleted...]
-                <w:t xml:space="preserve">hal-02295537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1304,51 +1304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien entre pénibilité et fin de carrière - une étude à partir de la cohorte Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rochut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CONSEIL D’ORIENTATION DES RETRAITES. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1535,51 +1535,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Petite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tanguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno Galbis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno - Galbis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-025-01097-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04543541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rouland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irel.12356" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516198v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleo/ewab001" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516257v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno&#8208;galbis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4465" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tanguy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tritah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05514272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brodaty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Messe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Caroli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lindeboom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.119-120.9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fontaine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Malherbet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.151.0067" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02295537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pertold-Gebicka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2013.04.011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069093v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno - Galbis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Tanguy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00148-025-01097-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04543541v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rochut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rouland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irel.12356" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno&#8208;galbis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4465" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03516198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno Galbis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jleo/ewab001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972187v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tanguy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Tritah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05514272v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brodaty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311414v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Messe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Caroli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Lindeboom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.119-120.9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Malherbet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.151.0067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02295537v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pertold-Gebicka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2013.04.011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138848v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Petite" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chamahian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caradec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609760v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>