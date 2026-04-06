--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,4558 +240,4675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEUT-RI, a surrogate marker of NETosis is lower in patients with strong IgM antiphospholipid antibodies</w:t>
+                <w:t xml:space="preserve">The hemostatic system in chronic brain diseases: A new challenging frontier?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathias Chéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Nouvellon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Thrombolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11239-024-03001-1⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243, pp.109154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2024.109154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026538v1</w:t>
+                <w:t xml:space="preserve">hal-05016831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intimate partner violence as a risk factor for venous thromboembolism in women on combined oral contraceptives: An international matched case-control study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">NEUT-RI, a surrogate marker of NETosis is lower in patients with strong IgM antiphospholipid antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Olivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chéa</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejim.2023.12.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Thrombolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (6), pp.1051-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11239-024-03001-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027169v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiphospholipid Antibodies in Mental Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Pereira</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+              <w:t xml:space="preserve">, 2024, 51 (04), pp.448-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0044-1788696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719638v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hemostatic system in chronic brain diseases: A new challenging frontier?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Intimate partner violence as a risk factor for venous thromboembolism in women on combined oral contraceptives: An international matched case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 243, pp.109154. </w:t>
+              <w:t xml:space="preserve">European Journal of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 122, pp.47-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2024.109154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejim.2023.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016831v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal haematopoiesis of indeterminate potential in patients with venous thromboembolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiphospholipid Antibodies in Mental Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Guillotin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Thrombolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11239-023-02836-4⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0044-1788696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394090v1</w:t>
+                <w:t xml:space="preserve">hal-04719638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct blood fluorescence signal intensity of neutrophils (NEU-SFL): A marker of NETosis in preeclampsia?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Clonal haematopoiesis of indeterminate potential in patients with venous thromboembolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fortier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Léa Cultrera</w:t>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2022.11.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Thrombolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (2), pp.351-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11239-023-02836-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949076v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vital NETosis vs. suicidal NETosis during normal pregnancy and preeclampsia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Direct blood fluorescence signal intensity of neutrophils (NEU-SFL): A marker of NETosis in preeclampsia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eve Mousty</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cultrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.1099038⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 221, pp.65-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2022.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948661v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Risk of Thrombosis Around Pregnancy: Where Do We Stand?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Vital NETosis vs. suicidal NETosis during normal pregnancy and preeclampsia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.901869. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1099038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.901869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.1099038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701543v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct blood fluorescence signal intensity of neutrophils (NEU-SFL): A predictive marker of death in hospitalized COVID-19 patients?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PREGNANCY AFTER COMBINED ORAL CONTRACEPTIVE-ASSOCIATED VENOUS THROMBOEMBOLISM: AN INTERNATIONAL RETROSPECTIVE STUDY OF OUTCOMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fortier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlène Aïn</w:t>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Loyens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Boudemaghe</w:t>
+                <w:t xml:space="preserve">eva nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2022.1062112⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-1835-8808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948922v1</w:t>
+                <w:t xml:space="preserve">hal-03701565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined oral contraceptive-associated venous thromboembolism revealing an antiphospholipid syndrome: International retrospective study of outcomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The Risk of Thrombosis Around Pregnancy: Where Do We Stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2022.09.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.901869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.901869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058804v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble CD146 is increased in preeclampsia and interacts with galectin-1 to regulate trophoblast migration through VEGFR2 receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct blood fluorescence signal intensity of neutrophils (NEU-SFL): A predictive marker of death in hospitalized COVID-19 patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+                <w:t xml:space="preserve">Mathias Chéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Aïn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Loyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waël Traboulsi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
+                <w:t xml:space="preserve">Thierry Boudemaghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F&amp;S Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xfss.2021.11.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2022.1062112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701653v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference values of coagulation assays performed for thrombophilia screening after a first venous thrombosis and their intra-patient associations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Combined oral contraceptive-associated venous thromboembolism revealing an antiphospholipid syndrome: International retrospective study of outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 210, pp.94-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2022.01.005⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 219, pp.102-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2022.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662714v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREGNANCY AFTER COMBINED ORAL CONTRACEPTIVE-ASSOCIATED VENOUS THROMBOEMBOLISM: AN INTERNATIONAL RETROSPECTIVE STUDY OF OUTCOMES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Soluble CD146 is increased in preeclampsia and interacts with galectin-1 to regulate trophoblast migration through VEGFR2 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Laurent</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waël Traboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra M Blois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1835-8808⟩</w:t>
+              <w:t xml:space="preserve">F&amp;S Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.84-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xfss.2021.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701565v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of the Adhesion Receptor CD146 and Its Soluble Form in Human Embryo Implantation and Pregnancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reference values of coagulation assays performed for thrombophilia screening after a first venous thrombosis and their intra-patient associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Cochery-Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.711394⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 210, pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2022.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504344v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NETosis Markers in Pregnancy: Effects Differ According to Histone Subtypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Early ADAMTS13 testing associates with pre-eclampsia occurrence in antiphospholipid syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria Bitsadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eve Mousty</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamilya Khizroeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1722225⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203, pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2021.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622210v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early ADAMTS13 testing associates with pre-eclampsia occurrence in antiphospholipid syndrome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">NETosis Markers in Pregnancy: Effects Differ According to Histone Subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Mercier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2021.04.021⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121 (07), pp.877-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1722225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634541v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Type 3 von Willebrand Disease in a Cohort of Patients with Suspected Hemophilia A in Côte d'Ivoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Role of the Adhesion Receptor CD146 and Its Soluble Form in Human Embryo Implantation and Pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mireille Yayo-Ayé</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kaspi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Paulmyer-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Journal of Hematology and Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4084/MJHID.2020.019⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.711394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.711394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349450v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased incidence of cancer in the follow-up of obstetric antiphospholipid syndrome within the NOH-APS cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Discovery of Type 3 von Willebrand Disease in a Cohort of Patients with Suspected Hemophilia A in Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adia Eusèbe Adjambri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éva Cochery-Nouvellon</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma N’draman-Donou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Yayo-Ayé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2018.213991⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Journal of Hematology and Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.e2020019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4084/MJHID.2020.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353790v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placenta‐mediated complications: Nucleosomes and free DNA concentrations differ depending on subtypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Increased incidence of cancer in the follow-up of obstetric antiphospholipid syndrome within the NOH-APS cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éve Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Mercier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ripart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Cochery-Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.15105⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (2), pp.490-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2018.213991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337256v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association between D‐dimers in COVID‐19 patients and mortality remains beset of uncertainties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marc Mauboussin</w:t>
+                <w:t xml:space="preserve">Placenta‐mediated complications: Nucleosomes and free DNA concentrations differ depending on subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (8), pp.2068-2070. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.14941⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 18 (12), pp.3371-3380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.15105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890756v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of haemostasis in placenta-mediated complications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The association between D‐dimers in COVID‐19 patients and mortality remains beset of uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eve Mousty</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cochery‐nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Mauboussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0049-3848(19)30359-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (8), pp.2068-2070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.14941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859858v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical value of automated fibrin generation markers in patients with septic shock: a SepsiCoag ancillary study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The role of haemostasis in placenta-mediated complications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Albanese</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.15576⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181 (Suppl. 1), pp.S10-S14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0049-3848(19)30359-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872785v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful Pregnancy under Fibrinogen Substitution with Heparin and Aspirin in a Woman with Dysfibrinogenemia Revealed by Placental Abruption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Clinical value of automated fibrin generation markers in patients with septic shock: a SepsiCoag ancillary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe De Mazancourt</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Albanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0038-1673615⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.636-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.15576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359786v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of hemostasis biomarkers is affected by time-dependent intra-patient variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Successful Pregnancy under Fibrinogen Substitution with Heparin and Aspirin in a Woman with Dysfibrinogenemia Revealed by Placental Abruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">É Mercier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ripart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hanss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe De Mazancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jth.14198⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118 (11), pp.2006--2008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0038-1673615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361111v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical value of automated fibrin generation markers in patients with septic shock: a SepsiCoag ancillary study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Reliability of hemostasis biomarkers is affected by time-dependent intra-patient variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Albanese</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chouirfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.15576⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.14198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394203v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical monoblasts with micronuclei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Clinical value of automated fibrin generation markers in patients with septic shock: a SepsiCoag ancillary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Albanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2017-07-795542⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183 (4), pp.636-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.15576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891557v1</w:t>
+                <w:t xml:space="preserve">hal-04394203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiphospholid antibodies and the risk of pregnancy complications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Atypical monoblasts with micronuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0049-3848(17)30064-6⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (17), pp.1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2017-07-795542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896583v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01891557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstetric antiphospholipid syndrome: early variations of angiogenic factors are associated with adverse outcomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Antiphospholid antibodies and the risk of pregnancy complications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lissalde-Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Mercier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Quere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Haematologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3324/haematol.2016.155184⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 151 (Suppl.1), pp.S34 - S37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0049-3848(17)30064-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897475v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical monoblasts with micronuclei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Obstetric antiphospholipid syndrome: early variations of angiogenic factors are associated with adverse outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Balducchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2017-07-795542⟩</w:t>
+              <w:t xml:space="preserve">Haematologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (5), pp.835 - 842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3324/haematol.2016.155184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394278v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiphospholipid antibodies are associated with positive screening for common mental disorders in women with previous pregnancy loss. The NOHA-PSY observational study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Atypical monoblasts with micronuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15622975.2017.1333146⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (17), pp.1958-1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2017-07-795542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819348v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble CD146, an innovative and non-invasive biomarker of embryo selection for in vitro fertilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Antiphospholipid antibodies are associated with positive screening for common mental disorders in women with previous pregnancy loss. The NOHA-PSY observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Cyprien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marine Paci</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lavigne-Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0173724⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1--13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15622975.2017.1333146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821370v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropsychiatric presentations of antiphospholipid antibodies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Soluble CD146, an innovative and non-invasive biomarker of embryo selection for in vitro fertilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Paulmyer-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Paci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0049-3848(15)50445-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0173724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01916578v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative incidence of pregnancy outcomes in thrombophilia-positive women from the NOH-APS observational study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Neuropsychiatric presentations of antiphospholipid antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benédicte Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2013-09-525014⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135 (Suppl.1), pp.S56 - S59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0049-3848(15)50445-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942335v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms of Human Placental Alkaline Phosphatase Are Associated with in Vitro Fertilization Success and Recurrent Pregnancy Loss</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparative incidence of pregnancy outcomes in thrombophilia-positive women from the NOH-APS observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Laissue</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lavigne-Lissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Fabbro-Peray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2013.10.024⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123 (3), pp.414-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2013-09-525014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943648v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polymorphisms of Human Placental Alkaline Phosphatase Are Associated with in Vitro Fertilization Success and Recurrent Pregnancy Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Vatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Bellazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Montagutelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Laissue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 184 (2), pp.362-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2013.10.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparative incidence of pregnancy outcomes in treated obstetric antiphospholipid syndrome: the NOH-APS observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lavigne-Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tess Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 123 (3), pp.404-413. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2013-08-522623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4938,51 +5055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Judicone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harti Souab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonifay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nouvellon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Olivan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ch&#233;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-024-03001-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourguignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laurent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2023.12.016" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1788696" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2024.109154" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394090v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillotin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-023-02836-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Portes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cultrera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2022.11.022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mousty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.1099038" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701543v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.901869" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948922v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne A&#239;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Loyens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boudemaghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.1062112" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Nouvellon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2022.09.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Traboulsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M Blois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Joshkon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xfss.2021.11.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03662714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Cochery-Nouvellon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mercier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2022.01.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701565v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=eva nouvellon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1835-8808" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kaspi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Paulmyer-Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.711394" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03622210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1722225" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03634541v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Bitsadze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilya Khizroeva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2021.04.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03349450v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adia Eus&#232;be Adjambri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline N'Guessan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma N&#8217;draman-Donou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Yayo-Ay&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4084/MJHID.2020.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ve Mousty" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ripart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.213991" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03337256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Mousty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15105" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02890756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cochery&#8208;nouvellon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Mauboussin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14941" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859858v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cochery-Nouvellon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(19)30359-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872785v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Albanese" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.15576" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hanss" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Mazancourt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1673615" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastide" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouirfa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Nouvellon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Mercier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14198" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Gris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-07-795542" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896583v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lissalde-Lavigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mercier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(17)30064-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897475v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balducchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.155184" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01819348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cyprien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lavigne-Lissalde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2017.1333146" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paci" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173724" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#233;dicte Nobile" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(15)50445-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2013-09-525014" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01943648v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Vatin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bellazi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2013.10.024" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Marchetti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2013-08-522623" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Judicone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harti Souab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonifay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ch&#233;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2024.109154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nouvellon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Olivan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-024-03001-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1788696" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourguignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2023.12.016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillotin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-023-02836-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Portes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cultrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2022.11.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mousty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.1099038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=eva nouvellon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1835-8808" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.901869" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne A&#239;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Loyens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boudemaghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.1062112" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Nouvellon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2022.09.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Traboulsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M Blois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Joshkon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xfss.2021.11.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03662714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Cochery-Nouvellon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2022.01.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03634541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Bitsadze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilya Khizroeva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2021.04.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03622210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1722225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kaspi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Paulmyer-Lacroix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.711394" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03349450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adia Eus&#232;be Adjambri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline N'Guessan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma N&#8217;draman-Donou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Yayo-Ay&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4084/MJHID.2020.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ve Mousty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ripart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.213991" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03337256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Mousty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15105" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02890756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cochery&#8208;nouvellon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Mauboussin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14941" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cochery-Nouvellon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(19)30359-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Albanese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.15576" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hanss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Mazancourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1673615" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastide" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouirfa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Nouvellon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Mercier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14198" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Gris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-07-795542" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lissalde-Lavigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mercier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(17)30064-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balducchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.155184" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01819348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cyprien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lavigne-Lissalde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2017.1333146" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173724" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#233;dicte Nobile" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(15)50445-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2013-09-525014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01943648v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Vatin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bellazi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2013.10.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Marchetti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2013-08-522623" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>