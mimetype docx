--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -240,633 +240,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hemostatic system in chronic brain diseases: A new challenging frontier?</w:t>
+                <w:t xml:space="preserve">NEUT-RI, a surrogate marker of NETosis is lower in patients with strong IgM antiphospholipid antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Olivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathias Chéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2024.109154⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Thrombolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (6), pp.1051-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11239-024-03001-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016831v1</w:t>
+                <w:t xml:space="preserve">hal-05026538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEUT-RI, a surrogate marker of NETosis is lower in patients with strong IgM antiphospholipid antibodies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Antiphospholipid Antibodies in Mental Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Thrombolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11239-024-03001-1⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (04), pp.448-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0044-1788696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026538v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiphospholipid Antibodies in Mental Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intimate partner violence as a risk factor for venous thromboembolism in women on combined oral contraceptives: An international matched case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0044-1788696⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 122, pp.47-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejim.2023.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561477v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intimate partner violence as a risk factor for venous thromboembolism in women on combined oral contraceptives: An international matched case-control study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiphospholipid Antibodies in Mental Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Chéa</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejim.2023.12.016⟩</w:t>
+              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0044-1788696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027169v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiphospholipid Antibodies in Mental Disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The hemostatic system in chronic brain diseases: A new challenging frontier?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Thrombosis and Hemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0044-1788696⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243, pp.109154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2024.109154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719638v1</w:t>
+                <w:t xml:space="preserve">hal-05016831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonal haematopoiesis of indeterminate potential in patients with venous thromboembolism</w:t>
               </w:r>
@@ -878,64 +878,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -999,51 +999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct blood fluorescence signal intensity of neutrophils (NEU-SFL): A marker of NETosis in preeclampsia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1133,51 +1133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vital NETosis vs. suicidal NETosis during normal pregnancy and preeclampsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guillotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1248,1272 +1248,1272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREGNANCY AFTER COMBINED ORAL CONTRACEPTIVE-ASSOCIATED VENOUS THROMBOEMBOLISM: AN INTERNATIONAL RETROSPECTIVE STUDY OF OUTCOMES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Risk of Thrombosis Around Pregnancy: Where Do We Stand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Chéa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-1835-8808⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.901869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.901869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701565v1</w:t>
+                <w:t xml:space="preserve">hal-03701543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Risk of Thrombosis Around Pregnancy: Where Do We Stand?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Direct blood fluorescence signal intensity of neutrophils (NEU-SFL): A predictive marker of death in hospitalized COVID-19 patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Aïn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Loyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boudemaghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.901869⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmed.2022.1062112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701543v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct blood fluorescence signal intensity of neutrophils (NEU-SFL): A predictive marker of death in hospitalized COVID-19 patients?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soluble CD146 is increased in preeclampsia and interacts with galectin-1 to regulate trophoblast migration through VEGFR2 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Chéa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlène Aïn</w:t>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Loyens</w:t>
+                <w:t xml:space="preserve">Waël Traboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Boudemaghe</w:t>
+                <w:t xml:space="preserve">Sandra M Blois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmed.2022.1062112⟩</w:t>
+              <w:t xml:space="preserve">F&amp;S Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.84-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xfss.2021.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948922v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined oral contraceptive-associated venous thromboembolism revealing an antiphospholipid syndrome: International retrospective study of outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 219, pp.102-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.thromres.2022.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble CD146 is increased in preeclampsia and interacts with galectin-1 to regulate trophoblast migration through VEGFR2 receptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reference values of coagulation assays performed for thrombophilia screening after a first venous thrombosis and their intra-patient associations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Cochery-Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F&amp;S Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (1), pp.84-94. </w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 210, pp.94-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xfss.2021.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2022.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701653v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference values of coagulation assays performed for thrombophilia screening after a first venous thrombosis and their intra-patient associations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PREGNANCY AFTER COMBINED ORAL CONTRACEPTIVE-ASSOCIATED VENOUS THROMBOEMBOLISM: AN INTERNATIONAL RETROSPECTIVE STUDY OF OUTCOMES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éva Cochery-Nouvellon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Jean Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+                <w:t xml:space="preserve">eva nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 210, pp.94-103. </w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2022.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-1835-8808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662714v1</w:t>
+                <w:t xml:space="preserve">hal-03701565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early ADAMTS13 testing associates with pre-eclampsia occurrence in antiphospholipid syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NETosis Markers in Pregnancy: Effects Differ According to Histone Subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoria Bitsadze</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Mercier</w:t>
+                <w:t xml:space="preserve">Laura Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.thromres.2021.04.021⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121 (07), pp.877-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0040-1722225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634541v1</w:t>
+                <w:t xml:space="preserve">hal-03622210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NETosis Markers in Pregnancy: Effects Differ According to Histone Subtypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Role of the Adhesion Receptor CD146 and Its Soluble Form in Human Embryo Implantation and Pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fortier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kaspi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Joshkon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Vincent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eve Mousty</w:t>
+                <w:t xml:space="preserve">Odile Paulmyer-Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0040-1722225⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.711394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.711394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622210v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03504344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of the Adhesion Receptor CD146 and Its Soluble Form in Human Embryo Implantation and Pregnancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Early ADAMTS13 testing associates with pre-eclampsia occurrence in antiphospholipid syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria Bitsadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Dominique Piercecchi-Marti</w:t>
+                <w:t xml:space="preserve">Jamilya Khizroeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.711394. </w:t>
+              <w:t xml:space="preserve">Thrombosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 203, pp.101-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2021.711394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.thromres.2021.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03504344v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of Type 3 von Willebrand Disease in a Cohort of Patients with Suspected Hemophilia A in Côte d'Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adia Eusèbe Adjambri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline N'Guessan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,103 +2590,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased incidence of cancer in the follow-up of obstetric antiphospholipid syndrome within the NOH-APS cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éve Mousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ripart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Cochery-Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105 (2), pp.490-497. </w:t>
@@ -2724,77 +2724,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placenta‐mediated complications: Nucleosomes and free DNA concentrations differ depending on subtypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ève Mousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2858,51 +2858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The association between D‐dimers in COVID‐19 patients and mortality remains beset of uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2992,64 +2992,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of haemostasis in placenta-mediated complications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3120,429 +3120,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical value of automated fibrin generation markers in patients with septic shock: a SepsiCoag ancillary study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Reliability of hemostasis biomarkers is affected by time-dependent intra-patient variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Jaber</w:t>
+                <w:t xml:space="preserve">S. Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Albanese</w:t>
+                <w:t xml:space="preserve">S. Chouirfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.15576⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jth.14198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872785v1</w:t>
+                <w:t xml:space="preserve">hal-02361111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful Pregnancy under Fibrinogen Substitution with Heparin and Aspirin in a Woman with Dysfibrinogenemia Revealed by Placental Abruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ripart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hanss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe De Mazancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118 (11), pp.2006--2008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/s-0038-1673615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of hemostasis biomarkers is affected by time-dependent intra-patient variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Clinical value of automated fibrin generation markers in patients with septic shock: a SepsiCoag ancillary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">É Nouvellon</w:t>
+                <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">É Mercier</w:t>
+                <w:t xml:space="preserve">Jacques Albanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.636-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jth.14198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjh.15576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361111v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical value of automated fibrin generation markers in patients with septic shock: a SepsiCoag ancillary study</w:t>
               </w:r>
@@ -3554,104 +3554,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Albanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Haematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 183 (4), pp.636-647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bjh.15576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394203v1</w:t>
@@ -3662,51 +3662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical monoblasts with micronuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3753,77 +3753,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiphospholid antibodies and the risk of pregnancy complications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lissalde-Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3913,51 +3913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Balducchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4021,51 +4021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atypical monoblasts with micronuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4112,77 +4112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiphospholipid antibodies are associated with positive screening for common mental disorders in women with previous pregnancy loss. The NOHA-PSY observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Cyprien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4246,64 +4246,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble CD146, an innovative and non-invasive biomarker of embryo selection for in vitro fertilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Paulmyer-Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,77 +4380,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropsychiatric presentations of antiphospholipid antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benédicte Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 135 (Suppl.1), pp.S56 - S59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4484,51 +4484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative incidence of pregnancy outcomes in thrombophilia-positive women from the NOH-APS observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4631,51 +4631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphisms of Human Placental Alkaline Phosphatase Are Associated with in Vitro Fertilization Success and Recurrent Pregnancy Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Bellazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4752,51 +4752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative incidence of pregnancy outcomes in treated obstetric antiphospholipid syndrome: the NOH-APS observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cochery-Nouvellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5055,51 +5055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Judicone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harti Souab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonifay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016831v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ch&#233;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gris" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2024.109154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026538v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nouvellon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Olivan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-024-03001-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561477v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1788696" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourguignon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2023.12.016" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillotin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-023-02836-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Portes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cultrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2022.11.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mousty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.1099038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=eva nouvellon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1835-8808" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.901869" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948922v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne A&#239;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Loyens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boudemaghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.1062112" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058804v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Nouvellon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2022.09.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701653v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Traboulsi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M Blois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Joshkon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xfss.2021.11.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03662714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Cochery-Nouvellon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mercier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2022.01.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03634541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Bitsadze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilya Khizroeva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2021.04.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03622210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1722225" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504344v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kaspi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Paulmyer-Lacroix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.711394" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03349450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adia Eus&#232;be Adjambri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline N'Guessan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma N&#8217;draman-Donou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Yayo-Ay&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4084/MJHID.2020.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ve Mousty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ripart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.213991" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03337256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Mousty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15105" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02890756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cochery&#8208;nouvellon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Mauboussin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14941" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cochery-Nouvellon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(19)30359-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Albanese" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.15576" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359786v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chea" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hanss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Mazancourt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1673615" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361111v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastide" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouirfa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Nouvellon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Mercier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14198" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Gris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-07-795542" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lissalde-Lavigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mercier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(17)30064-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balducchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.155184" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01819348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cyprien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lavigne-Lissalde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2017.1333146" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173724" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#233;dicte Nobile" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(15)50445-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2013-09-525014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01943648v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Vatin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bellazi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2013.10.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Marchetti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2013-08-522623" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05512631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Lacroix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Judicone" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Harti Souab" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonifay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.70073" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026538v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouvier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Nouvellon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Olivan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ch&#233;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-024-03001-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561477v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Pereira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0044-1788696" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027169v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bourguignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laurent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2023.12.016" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719638v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016831v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2024.109154" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillotin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mercier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11239-023-02836-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Portes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cultrera" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2022.11.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948661v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mousty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.1099038" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.901869" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948922v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne A&#239;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Loyens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boudemaghe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2022.1062112" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#235;l Traboulsi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M Blois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Joshkon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xfss.2021.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Nouvellon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2022.09.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03662714v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Cochery-Nouvellon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2022.01.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701565v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=eva nouvellon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-1835-8808" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03622210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0040-1722225" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03504344v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kaspi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Paulmyer-Lacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi-Marti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.711394" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03634541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Bitsadze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilya Khizroeva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.thromres.2021.04.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03349450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adia Eus&#232;be Adjambri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline N'Guessan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma N&#8217;draman-Donou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Yayo-Ay&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4084/MJHID.2020.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03353790v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ve Mousty" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ripart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2018.213991" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03337256v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Mousty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.15105" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02890756v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Roger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cochery&#8208;nouvellon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Mauboussin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14941" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02859858v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cochery-Nouvellon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(19)30359-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361111v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastide" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chouirfa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Nouvellon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Mercier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jth.14198" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359786v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hanss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Mazancourt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1673615" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01872785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Albanese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.15576" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Gris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891557v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2017-07-795542" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896583v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lissalde-Lavigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Mercier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(17)30064-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balducchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2016.155184" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394278v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01819348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cyprien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lavigne-Lissalde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15622975.2017.1333146" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821370v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Molinari" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Bertaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Paci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173724" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben&#233;dicte Nobile" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0049-3848(15)50445-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Fabbro-Peray" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2013-09-525014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01943648v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Vatin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bellazi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagutelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laissue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2013.10.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942537v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Marchetti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2013-08-522623" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>