--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie CALABRETTO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated feature engineering for credit card fraud detection using multi-perspective HMMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyun He-Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.393-402. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Classification for Credit-Card Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Jurgovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Granitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-245. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement d'entités pour la rencontre du web des documents et du web des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouvelles approches en recherche d'information, 18 (2-3/2015 ), pp.123-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Encoding and Querying Multi-Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, 48, pp.931-955. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage contextuel par cache pour application de réalité augmenté mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, 15, pp.57-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche statistique versus approche linguistique pour l'indexation sémantique des documents multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, 14, pp.193-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis combination and pseudo relevance feedback in conceptual language model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6242, p. 203 - p. 210. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15751-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and using temporal knowledge in archaeological documentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les documents multi-structurés : encodage et interrogation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, 10, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents textuels multi structurés : un état de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau passage à l'échelle en recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jena Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (4), pp.9-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage à l’échelle dans la taille des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Aguirre Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML : Gestion de contenus Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML : syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, H3500, HB4, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-h3500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyDoM: Système Documentaire Multilingue basé sur des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine du département informatique de l'INSA de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, 2005, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité dans les corpus archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue scientifique et technique «Document Numérique», Numéro spécial sur le thème «Temps et Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8/4 - 2004, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation sémantique de corpus documentaires : approche ontologique et approche herméneutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosine, Nova Serie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies...déontologie : réflexion sur le statut des modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica computazionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20-21, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/18189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Knowledge Tracing with Large Language Models (LLMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duaa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Mbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners, Doctoral Consortium, Blue Sky, and WideAIED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team INSAntive at SemEval-2025 Task 10: Hierarchical Text Classification using BERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International Workshop on Semantic Evaluation (SemEval-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team INSAntive at SlavicNLP-2025 Shared Task: Data Augmentation and Enhancement via Explanations for Persuasion Technique Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th Workshop on Slavic Natural Language Processing 2025 (SlavicNLP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrootWatch at EXIST 2025: Automatic Sexism Detection on Social Networks - Classification of Tweets and Memes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Calogiuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Erbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food KBQA Recommender: A knowledge base question answering system powered meal plan recommender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bölz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT'24: The 23'rd IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology, Bangkok, Thailand, 9-12 December 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graph-Based Recommendation System for Personalized E-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duaa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the 32nd ACM Conference on User Modeling, Adaptation and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cagliari, Sardinia, Italy. pp.561-566, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3631700.3665229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMMUS: A Linked, Healthiness-Aware, User-centered and Argument-Enabling Recipe Data Set for Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bölz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Gerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM Conference on Recommender Systems (RECSYS23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, New York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604915.3609491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATI : une approche interactive de découverte et de classification de grands corpus de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, RNTI-E-38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Tours (France), France. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMDKG: Improving Accuracy-Diversity Trade-Off in Recommendation with EM-based Model and Knowledge Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486622.3493925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation diversifiée via des processus ponctuels déterminantaux sur des graphes de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances, {EGC} 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.365-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Recommendation Diversity using Determinantal Point Processes on Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual, China. pp.2001-2004, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3397271.3401213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling Companies Referred to in Newspaper Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Nahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Samatan, Gers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEvIR: Data Collection and Analysis for the Recommendation of Events and Itineraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 52nd Hawaii International Conference on System Sciences (HICSS) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Maui, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset shift quantification for credit card fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyun He-Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIKE IEEE International Conference on Artificial Intelligence and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIKE.2019.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation de séquences d'activités lors d'évènements distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA) 2018, 15th French Information Retrieval Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA, May 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2018.paper3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinerary Recommendation for Cruises: User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecTour 2017: 2nd Workshop on Recommenders in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Como, Italy. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Extended Annotation Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, La Valette, Malta. pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation of Short-Term Activity Sequences During Distributed Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Science (ICCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Zürich, Switzerland. pp.2069-2078, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users Psychological Profiles for Leisure Activity Recommendation: User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CitRec 2017: Workshop on Recommender Systems for Citizens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Como, Italy. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3127325.3127328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was it better before? Automated Quotation Detection in Ancient Texts Evaluating today's approaches on yesterday's content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANASTASIA : recommandation de séquences d'activités spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA-CIFED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset linking in a multilingual linked open data context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melkamu Beyene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Atnafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 8th International Conference on Management of Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Biarritz, France. pp.149-157, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3012071.3012090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schema-aware Extended Annotation Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienne, Austria. pp.45-54, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2960811.2960816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor factorization for cross lingual entity co-reference resolution in the linked open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melkamu Beyene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Atnafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th International Conference on Management of computational and collective intElligence in Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Caraguatatuba, Brazil. pp.17-23, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2857218.2857221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement d'entités appliqué à la construction de snippets sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 : COnférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Grau et Patrick Gallinari, Mar 2015, Paris, France. pp.253-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Entities in the Age of Two Webs, an Application to Semantic Snippets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference ESWC2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.541-555, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18818-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMashup: Making Use of Linked Data for Generating Enhanced Snippets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hersonissou, Greece. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality-based peer rewiring in semantic overlay networks (S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Augmented Reality Mobile Application with Structured Knowledge from the LOD Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Information Management in Mobile Applications (IMMoA), VLDB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Riva del Garda, Trento, Italy. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'utilisation de LDA en RI Pair à Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCAMA-3D: Une application mobile à base de réalité augmentée connectée au Web des Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Surroundings Discovery by Linking 3D Models and LOD Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACM SIGSPATIAL MobiGIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orlando (FL), United States. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCAMA-3D - A Context-Aware Augmented Reality Mobile Platform for Environmental Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W2GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Afghanistan. pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool to Evaluate Error Correction Resources and Processes Suited for Documents Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Enterprise Information Systems (ICEIS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland. pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-structured Semantic Overlay for Information Retrieval in Self-organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">www2012 PhDSymposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.203-208, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2187980.2188009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de recherche d'information structurée fondée sur la correction d'erreurs à l'indexation des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.519-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCAMA-3D: une application mêlant réalité augmentée et 3D pour la présentation d’informations contextuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betul Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBIMOB 2012 | 8èmes journées francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de documents combinant la structure et le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème COnférence en Recherche d'Information et Applications CORIA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bordeaux, France. p. 261 - p. 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCAMA-3D :une application mêlant réalité augmentée et 3D pour la présentation d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Francophones Mobilité et Ubiquité (UBIMOB'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation model for systems and resources employed in the correction of errors in textual documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Text-based Information Retrieval (TIR 2011) in conjunction with the 22nd International Conference on Database and Expert Systems Applications (DEXA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France, France. pp.160-164, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2011.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage contextuel par cache pour application de réalité augmentée mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a Dynamic Assistance to the Creative Process of Adding Dimensions to Multistructured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Document Engineering 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Moutain View (CA), United States. pp.167-170, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2034691.2034728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document classification: Combining structure and content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Entreprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical documents classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on the Management of Industrial and Corporate Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d’Evaluation des Systèmes et Ressources Applicables à la Correction d’Erreurs dans les Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.249-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DINAH, a philological platform for the construction of multi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Research and Advanced Technology for Digital Libraries (ECDL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Glasgow, United Kingdom. pp.364-375, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15464-5_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Semantic Matching in (Semi-)Structured XML Documents : Indexation of Noisy Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Web Information Systems and Technologies (WEBIST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.253-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-structured documents and the emergence of annotation vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisage: The Markup Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4242/BalisageVol5.Portier01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche statistique pour l'indexation sémantique des documents multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. p. 127 - p. 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Document Classification using SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC'2010 (Société Francophone de Classification)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint Denis de la Réunion, France. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances dans le cadre de bibliothèques numériques spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.391-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de l'information dans les sites de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Laitang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE 2009. Colloque International sur le Document Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and Maintenance of Multi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM DocEng 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Munich, Germany. pp.181-184, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1600193.1600233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information sémantique multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du chapitre français de l'ISKO. Intelligence collective et organisation des connaissances.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation sémantique des documents multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mohsen Gammoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une étude quantitative du pluralisme et de la redondance de l'information journalistique sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'2009, 25ème Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Indexing of Technical Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Recherche d'Information SEmantique (RISE) associé au 27ème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement Sémantique Flou de Documents Semi-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Recherche d'Information SEmantique (RISE 2009), 27ème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la création de documents multistructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès INFORSID'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the construction of multi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisage: The Markup Conference 2009, Montréal, Canada, August 11 - 14, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4242/BalisageVol3.Portier01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified model for audiovisual active reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth IEEE International Symposium on Multimedia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Berkeley, United States. pp.673-678, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISM.2008.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of MultiStructured Documents with OWL. Applications to Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Conference on Information Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Servolo, Venice, Italy, Italy. pp.115-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Extraction of Semantic Indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 international workshop on Semantically aware document processing and indexing 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montpellier, France., France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation Multi-Documents de Points de Vue Exprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermedia Hypertext : Products, Tools and Methods (H2PTM'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisie. pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture active de documents audiovisuels : organisation de connaissances personnelles par la structuration d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiX: an XML-based formalism to encode multi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Extreme Markup Languages'2007, Montréal (Canada), August 6-10, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès personnalisé aux informations : approche dirigée par la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitre Kostadinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVème congrès INFORSID’2007, Perros-Guirec, 22-25 mai 2007. pp. 105-120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de XML et XQuery pour la représentation et l'interrogation des documents multi-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence CORIA'2007, Saint-Etienne, 28-30 mars 2007. pp. 109-124. ISBN 978-2_86272-452-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour l'interrogation visuelle des documents structurés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence CORIA'2007, Saint-Etienne, 28-30 mars 2007. pp. 291-302. ISBN 978-2_86272-452-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing an Expert System among Others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on Systems Science (ICSS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Wroclaw, Poland. pp.493-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Query Graph for Visual Querying Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second IEEE International Conference on Digital Information Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.116-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Difference of Opinion in Semantic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Semantically Aware Document Processing and Indexing (SADPI’07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montpellier, France. pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès personalisé aux informations : approche dirigée par la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de qualité de l'information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation de points de vue dans le système Porphyry,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances 2006 (EGC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France, France. pp.725-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding and querying multi-structured documents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Electronic Publishing'2006, Bansko (Bulgaria), 14-16 june 2006. pp. 237-246</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bansko, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiX : un formalisme pour l'encodage des documents multi-structurés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXIVème Congrès INFORSID, Hammamet, Tunisie, 31 mai-4 juin, 2006. pp. 975-990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry & Steatite: Software layers for sense makers in humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier International "Indexation et Connaissances en Sciences Humaines" - 26, 27 et 28 juin 2006. Semaine de la Connaissance. Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing concurrent XML structures: The Multi-Structured Document building process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Proceedings of the 17th Annual IRMA (2006 Information Resources Management Association International Conference), Washington D.C. (USA), May 21-24, 2006. pp. 986-988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour la confrontation d'opinions numérisées sous Porphyry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Electronique ( CIDE'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg (Suisse), Suisse. pp.253-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents textuels multi-structurés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées de travail interdisciplinaire autour des documents multi structurés, Giens, 2-3 octobre 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSDM : un modèle générique pour les documents multi-structurés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées de travail interdisciplinaire autour des documents multi structurés, Giens, 2-3 octobre 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Indexing Based on Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gammoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISPE International Conference On Concurrent Engineering: Research And Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antibes, France. pp.418-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EUMME project: towards a new philological workstation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sofia Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC/IFIP conference on electronic publishing. From author to reader: Challenges for the digital content chain. EP'2005. pp. 139-144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Heverlee, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l'interprétation dans les bibliothèques numériques pour les sciences historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La société de l'information et ses enjeux", Actes du colloque de bilan du programme interdisciplinaire "Société de l'information" 2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experiment using conceptual graph structure for a multilingual information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution to the 13th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Kassel, Germany. pp.172-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement temporel et annotation chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Représentation et raisonnement sur le temps et l'espace" dans le cadre de la Plate-forme AFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and share of temporal knowledge in archaeological digital documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Web Archiving Workshop [IWAW'05], held in conjunction with the 8th European Conference on Research and Advanced Technologies for Digital Libraries, September 22 and 23 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienna, Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal reasoning on chronological annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Mexican International Conference on Artificial Intelligence [MICAI'05]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Monterrey, Nuevo Leon. Mexico, Mexico. pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Appropriation in Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Franco-Japanese Workshop on Information Search, Integration and Personalization, ISIP’2005, Lyon, May 9-11, 2005 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation semi automatique de corpus multilingues basée sur une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Indice, Index, indexation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France. pp.203-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyDoM : un système de recherche d'information multilingue basé sur des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées francophones d'ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lyon, France. pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation de points de vue sur des corpus documentaires : Le cas de la modélisation du temps archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement de gestion de documents à structures multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence Bases de Données Avancées BDA’2004, Montpellier, 19-22 octobre 2004, pp. 47-64 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents à structures multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'2004, Sciences of Electronic, Technology of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextuality & Intersubjectivity in Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philological Disciplines and Digital Technology, EURESCO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Castelvecchio Pascoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la structuration multiple des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'2003, Hypermedias, Hypertexts, Products, Tools and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de connaissances temporelles en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (ECG'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, janvier 2003, France. pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de corpus de documents archéologiques à l'aide de théories algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escuela interlatina de altos estudios en linguistica aplicada, Segundo seminario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, San Millan de la Cogolla, La Rioja, Espagne. pp.343-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation de documents et sémantique : Application à des publications savantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d colloque international francophone sur l'écrit et le document (CIFED 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France. pp.271-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil documentaire unifié pour les chercheurs en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation ''sémantique'' de documents archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque ISKO-France 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de signaux comportementaux d'utilisateur et prédiction de conclusion de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Saumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialiang Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances, {EGC} 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.511-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple perspectives HMM-based feature engineering for credit card fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 34th ACM/SIGAPP Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limassol, France. ACM Press, pp.1359-1361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANASTASIA: recommendation of spatio-temporal activities sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA-CIFED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAS: Recommendation of Spatio-Temporal Activities Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Thèses du LIRIS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. , Journée des Thèses du LIRIS 2016, pp.30-31, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAS : Recommandation de séquences d'activités spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’Arc 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation de séquences d’activités en contexte mobile et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’ARC 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making use of linked data for generating enhanced snippets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference, ESWC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Crète Greece. pp.275-279, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a user-centered and dynamic construction of dimensional hypertexts structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul De Bra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Eindhoven, Netherlands. pp.1-2, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Information Retrieval over P2P Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Automne en Recherche d'Information et Applications 2010 (EARIA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Processing Method for Multilingual Semantic Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, CNAM, Paris, France, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreposage de documents et données semi-structurées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données semi-structurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 8 (5-6), 2003, Ingénierie des systèmes d'information RSTI série ISI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Leaner Evaluation Process: Application to Error Correction Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Business Information Processing (LNBIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;CTRL +F&amp;quot; amélioré pour tout type de document numérique? Techniques et enjeux de la recherche de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sèdes F.; Ogier J-M.; Marquis P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence – Le point sur le i3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, pp.215-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Semantic Matching for Indexation Improvement of Error-Prone (Semi-)Structured XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquim Filipe, José Cordeiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Business Information Processing (LNBIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.286-298, 2011, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22810-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology alignment in the urban domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gill Falquet; Claudine Métral; Jacques Teller; Christopher Tweed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies for Urban Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Springer, pp.55-68, 2011, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-85729-724-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information contextuelle et web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Savoy; Mohand Boughanem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'information: état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.201-224, 2008, Recherche d'information et web, 978-2746220058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Temps du Document Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Boidin-Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Nanard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salaün J.-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et Contenus : Création, Indexation et Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.13, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry 2001: Semantics for Scholarly Publications Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2002: Foundations of Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2366, Springer, pp.351-361, 2002, Lecture Notes in Artificial Intelligence, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48050-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth in the Digital Library: From Ontological to Hermeneutical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDL 2001: Research and Advanced Technology for Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2163, Springer, pp.366-377, 2001, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44796-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">References and citations in ancient greek documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de représentation de la sémantique des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fant-AS-STIC «Les temps du document numérique», AS-95 - RTP DOC STIC CNRS - Rapport d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId276"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie CALABRETTO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated feature engineering for credit card fraud detection using multi-perspective HMMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyun He-Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.393-402. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Classification for Credit-Card Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Jurgovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Granitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-245. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement d'entités pour la rencontre du web des documents et du web des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouvelles approches en recherche d'information, 18 (2-3/2015 ), pp.123-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage contextuel par cache pour application de réalité augmenté mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, 15, pp.57-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Encoding and Querying Multi-Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, 48, pp.931-955. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche statistique versus approche linguistique pour l'indexation sémantique des documents multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, 14, pp.193-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis combination and pseudo relevance feedback in conceptual language model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6242, p. 203 - p. 210. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15751-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and using temporal knowledge in archaeological documentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les documents multi-structurés : encodage et interrogation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, 10, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents textuels multi structurés : un état de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau passage à l'échelle en recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jena Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (4), pp.9-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage à l’échelle dans la taille des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Aguirre Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML : Gestion de contenus Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML : syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, H3500, HB4, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-h3500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyDoM: Système Documentaire Multilingue basé sur des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine du département informatique de l'INSA de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, 2005, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies...déontologie : réflexion sur le statut des modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica computazionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20-21, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/18189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation sémantique de corpus documentaires : approche ontologique et approche herméneutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosine, Nova Serie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité dans les corpus archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue scientifique et technique «Document Numérique», Numéro spécial sur le thème «Temps et Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8/4 - 2004, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Knowledge Tracing with Large Language Models (LLMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duaa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Mbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners, Doctoral Consortium, Blue Sky, and WideAIED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team INSAntive at SemEval-2025 Task 10: Hierarchical Text Classification using BERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International Workshop on Semantic Evaluation (SemEval-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team INSAntive at SlavicNLP-2025 Shared Task: Data Augmentation and Enhancement via Explanations for Persuasion Technique Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th Workshop on Slavic Natural Language Processing 2025 (SlavicNLP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrootWatch at EXIST 2025: Automatic Sexism Detection on Social Networks - Classification of Tweets and Memes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Calogiuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Erbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food KBQA Recommender: A knowledge base question answering system powered meal plan recommender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bölz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT'24: The 23'rd IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology, Bangkok, Thailand, 9-12 December 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graph-Based Recommendation System for Personalized E-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duaa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the 32nd ACM Conference on User Modeling, Adaptation and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cagliari, Sardinia, Italy. pp.561-566, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3631700.3665229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMMUS: A Linked, Healthiness-Aware, User-centered and Argument-Enabling Recipe Data Set for Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bölz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Gerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM Conference on Recommender Systems (RECSYS23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, New York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604915.3609491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATI : une approche interactive de découverte et de classification de grands corpus de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, RNTI-E-38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Tours (France), France. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation diversifiée via des processus ponctuels déterminantaux sur des graphes de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances, {EGC} 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.365-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMDKG: Improving Accuracy-Diversity Trade-Off in Recommendation with EM-based Model and Knowledge Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486622.3493925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Recommendation Diversity using Determinantal Point Processes on Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual, China. pp.2001-2004, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3397271.3401213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling Companies Referred to in Newspaper Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Nahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Samatan, Gers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEvIR: Data Collection and Analysis for the Recommendation of Events and Itineraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 52nd Hawaii International Conference on System Sciences (HICSS) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Maui, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset shift quantification for credit card fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyun He-Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIKE IEEE International Conference on Artificial Intelligence and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIKE.2019.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation de séquences d'activités lors d'évènements distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA) 2018, 15th French Information Retrieval Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA, May 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2018.paper3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Extended Annotation Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, La Valette, Malta. pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinerary Recommendation for Cruises: User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecTour 2017: 2nd Workshop on Recommenders in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Como, Italy. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation of Short-Term Activity Sequences During Distributed Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Science (ICCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Zürich, Switzerland. pp.2069-2078, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users Psychological Profiles for Leisure Activity Recommendation: User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CitRec 2017: Workshop on Recommender Systems for Citizens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Como, Italy. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3127325.3127328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schema-aware Extended Annotation Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienne, Austria. pp.45-54, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2960811.2960816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset linking in a multilingual linked open data context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melkamu Beyene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Atnafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 8th International Conference on Management of Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Biarritz, France. pp.149-157, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3012071.3012090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANASTASIA : recommandation de séquences d'activités spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA-CIFED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was it better before? Automated Quotation Detection in Ancient Texts Evaluating today's approaches on yesterday's content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement d'entités appliqué à la construction de snippets sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 : COnférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Grau et Patrick Gallinari, Mar 2015, Paris, France. pp.253-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor factorization for cross lingual entity co-reference resolution in the linked open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melkamu Beyene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Atnafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th International Conference on Management of computational and collective intElligence in Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Caraguatatuba, Brazil. pp.17-23, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2857218.2857221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Entities in the Age of Two Webs, an Application to Semantic Snippets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference ESWC2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.541-555, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18818-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMashup: Making Use of Linked Data for Generating Enhanced Snippets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hersonissou, Greece. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality-based peer rewiring in semantic overlay networks (S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'utilisation de LDA en RI Pair à Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Augmented Reality Mobile Application with Structured Knowledge from the LOD Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Information Management in Mobile Applications (IMMoA), VLDB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Riva del Garda, Trento, Italy. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Surroundings Discovery by Linking 3D Models and LOD Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACM SIGSPATIAL MobiGIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orlando (FL), United States. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCAMA-3D: Une application mobile à base de réalité augmentée connectée au Web des Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCAMA-3D - A Context-Aware Augmented Reality Mobile Platform for Environmental Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W2GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Afghanistan. pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool to Evaluate Error Correction Resources and Processes Suited for Documents Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Enterprise Information Systems (ICEIS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland. pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-structured Semantic Overlay for Information Retrieval in Self-organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">www2012 PhDSymposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.203-208, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2187980.2188009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de recherche d'information structurée fondée sur la correction d'erreurs à l'indexation des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.519-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCAMA-3D: une application mêlant réalité augmentée et 3D pour la présentation d’informations contextuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betul Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBIMOB 2012 | 8èmes journées francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCAMA-3D :une application mêlant réalité augmentée et 3D pour la présentation d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Francophones Mobilité et Ubiquité (UBIMOB'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de documents combinant la structure et le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème COnférence en Recherche d'Information et Applications CORIA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bordeaux, France. p. 261 - p. 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation model for systems and resources employed in the correction of errors in textual documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Text-based Information Retrieval (TIR 2011) in conjunction with the 22nd International Conference on Database and Expert Systems Applications (DEXA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France, France. pp.160-164, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2011.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage contextuel par cache pour application de réalité augmentée mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a Dynamic Assistance to the Creative Process of Adding Dimensions to Multistructured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Document Engineering 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Moutain View (CA), United States. pp.167-170, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2034691.2034728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document classification: Combining structure and content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Entreprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical documents classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on the Management of Industrial and Corporate Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d’Evaluation des Systèmes et Ressources Applicables à la Correction d’Erreurs dans les Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.249-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-structured documents and the emergence of annotation vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisage: The Markup Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4242/BalisageVol5.Portier01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Semantic Matching in (Semi-)Structured XML Documents : Indexation of Noisy Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Web Information Systems and Technologies (WEBIST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.253-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DINAH, a philological platform for the construction of multi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Research and Advanced Technology for Digital Libraries (ECDL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Glasgow, United Kingdom. pp.364-375, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15464-5_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche statistique pour l'indexation sémantique des documents multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. p. 127 - p. 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Document Classification using SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC'2010 (Société Francophone de Classification)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint Denis de la Réunion, France. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances dans le cadre de bibliothèques numériques spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.391-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de l'information dans les sites de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Laitang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE 2009. Colloque International sur le Document Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une étude quantitative du pluralisme et de la redondance de l'information journalistique sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'2009, 25ème Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Indexing of Technical Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Recherche d'Information SEmantique (RISE) associé au 27ème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation sémantique des documents multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mohsen Gammoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information sémantique multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du chapitre français de l'ISKO. Intelligence collective et organisation des connaissances.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and Maintenance of Multi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM DocEng 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Munich, Germany. pp.181-184, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1600193.1600233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement Sémantique Flou de Documents Semi-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Recherche d'Information SEmantique (RISE 2009), 27ème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la création de documents multistructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès INFORSID'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the construction of multi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisage: The Markup Conference 2009, Montréal, Canada, August 11 - 14, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4242/BalisageVol3.Portier01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified model for audiovisual active reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth IEEE International Symposium on Multimedia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Berkeley, United States. pp.673-678, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISM.2008.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of MultiStructured Documents with OWL. Applications to Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Conference on Information Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Servolo, Venice, Italy, Italy. pp.115-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Extraction of Semantic Indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 international workshop on Semantically aware document processing and indexing 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montpellier, France., France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture active de documents audiovisuels : organisation de connaissances personnelles par la structuration d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiX: an XML-based formalism to encode multi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Extreme Markup Languages'2007, Montréal (Canada), August 6-10, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès personnalisé aux informations : approche dirigée par la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitre Kostadinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVème congrès INFORSID’2007, Perros-Guirec, 22-25 mai 2007. pp. 105-120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de XML et XQuery pour la représentation et l'interrogation des documents multi-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence CORIA'2007, Saint-Etienne, 28-30 mars 2007. pp. 109-124. ISBN 978-2_86272-452-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing an Expert System among Others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on Systems Science (ICSS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Wroclaw, Poland. pp.493-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour l'interrogation visuelle des documents structurés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence CORIA'2007, Saint-Etienne, 28-30 mars 2007. pp. 291-302. ISBN 978-2_86272-452-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation Multi-Documents de Points de Vue Exprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermedia Hypertext : Products, Tools and Methods (H2PTM'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisie. pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Query Graph for Visual Querying Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second IEEE International Conference on Digital Information Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.116-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Difference of Opinion in Semantic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Semantically Aware Document Processing and Indexing (SADPI’07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montpellier, France. pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès personalisé aux informations : approche dirigée par la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation de points de vue dans le système Porphyry,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances 2006 (EGC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France, France. pp.725-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding and querying multi-structured documents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Electronic Publishing'2006, Bansko (Bulgaria), 14-16 june 2006. pp. 237-246</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bansko, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiX : un formalisme pour l'encodage des documents multi-structurés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXIVème Congrès INFORSID, Hammamet, Tunisie, 31 mai-4 juin, 2006. pp. 975-990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry & Steatite: Software layers for sense makers in humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier International "Indexation et Connaissances en Sciences Humaines" - 26, 27 et 28 juin 2006. Semaine de la Connaissance. Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing concurrent XML structures: The Multi-Structured Document building process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Proceedings of the 17th Annual IRMA (2006 Information Resources Management Association International Conference), Washington D.C. (USA), May 21-24, 2006. pp. 986-988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour la confrontation d'opinions numérisées sous Porphyry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Electronique ( CIDE'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg (Suisse), Suisse. pp.253-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de qualité de l'information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents textuels multi-structurés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées de travail interdisciplinaire autour des documents multi structurés, Giens, 2-3 octobre 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSDM : un modèle générique pour les documents multi-structurés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées de travail interdisciplinaire autour des documents multi structurés, Giens, 2-3 octobre 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Indexing Based on Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gammoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISPE International Conference On Concurrent Engineering: Research And Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antibes, France. pp.418-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EUMME project: towards a new philological workstation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sofia Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC/IFIP conference on electronic publishing. From author to reader: Challenges for the digital content chain. EP'2005. pp. 139-144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Heverlee, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l'interprétation dans les bibliothèques numériques pour les sciences historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La société de l'information et ses enjeux", Actes du colloque de bilan du programme interdisciplinaire "Société de l'information" 2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and share of temporal knowledge in archaeological digital documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Web Archiving Workshop [IWAW'05], held in conjunction with the 8th European Conference on Research and Advanced Technologies for Digital Libraries, September 22 and 23 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienna, Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement temporel et annotation chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Représentation et raisonnement sur le temps et l'espace" dans le cadre de la Plate-forme AFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experiment using conceptual graph structure for a multilingual information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution to the 13th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Kassel, Germany. pp.172-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal reasoning on chronological annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Mexican International Conference on Artificial Intelligence [MICAI'05]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Monterrey, Nuevo Leon. Mexico, Mexico. pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Appropriation in Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Franco-Japanese Workshop on Information Search, Integration and Personalization, ISIP’2005, Lyon, May 9-11, 2005 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation semi automatique de corpus multilingues basée sur une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Indice, Index, indexation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France. pp.203-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyDoM : un système de recherche d'information multilingue basé sur des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées francophones d'ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lyon, France. pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation de points de vue sur des corpus documentaires : Le cas de la modélisation du temps archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement de gestion de documents à structures multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence Bases de Données Avancées BDA’2004, Montpellier, 19-22 octobre 2004, pp. 47-64 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents à structures multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'2004, Sciences of Electronic, Technology of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextuality & Intersubjectivity in Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philological Disciplines and Digital Technology, EURESCO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Castelvecchio Pascoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la structuration multiple des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'2003, Hypermedias, Hypertexts, Products, Tools and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de connaissances temporelles en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (ECG'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, janvier 2003, France. pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de corpus de documents archéologiques à l'aide de théories algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escuela interlatina de altos estudios en linguistica aplicada, Segundo seminario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, San Millan de la Cogolla, La Rioja, Espagne. pp.343-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation de documents et sémantique : Application à des publications savantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d colloque international francophone sur l'écrit et le document (CIFED 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France. pp.271-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil documentaire unifié pour les chercheurs en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation ''sémantique'' de documents archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque ISKO-France 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de signaux comportementaux d'utilisateur et prédiction de conclusion de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Saumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialiang Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances, {EGC} 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.511-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple perspectives HMM-based feature engineering for credit card fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 34th ACM/SIGAPP Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limassol, France. ACM Press, pp.1359-1361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANASTASIA: recommendation of spatio-temporal activities sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA-CIFED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAS: Recommendation of Spatio-Temporal Activities Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Thèses du LIRIS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. , Journée des Thèses du LIRIS 2016, pp.30-31, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAS : Recommandation de séquences d'activités spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’Arc 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation de séquences d’activités en contexte mobile et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’ARC 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making use of linked data for generating enhanced snippets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference, ESWC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Crète Greece. pp.275-279, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a user-centered and dynamic construction of dimensional hypertexts structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul De Bra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Eindhoven, Netherlands. pp.1-2, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Information Retrieval over P2P Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Automne en Recherche d'Information et Applications 2010 (EARIA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Processing Method for Multilingual Semantic Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, CNAM, Paris, France, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreposage de documents et données semi-structurées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données semi-structurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 8 (5-6), 2003, Ingénierie des systèmes d'information RSTI série ISI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Leaner Evaluation Process: Application to Error Correction Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Business Information Processing (LNBIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;CTRL +F&amp;quot; amélioré pour tout type de document numérique? Techniques et enjeux de la recherche de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sèdes F.; Ogier J-M.; Marquis P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence – Le point sur le i3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, pp.215-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Semantic Matching for Indexation Improvement of Error-Prone (Semi-)Structured XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquim Filipe, José Cordeiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Business Information Processing (LNBIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.286-298, 2011, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22810-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology alignment in the urban domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gill Falquet; Claudine Métral; Jacques Teller; Christopher Tweed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies for Urban Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Springer, pp.55-68, 2011, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-85729-724-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information contextuelle et web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Savoy; Mohand Boughanem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'information: état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.201-224, 2008, Recherche d'information et web, 978-2746220058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Temps du Document Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Boidin-Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Nanard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salaün J.-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et Contenus : Création, Indexation et Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.13, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry 2001: Semantics for Scholarly Publications Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2002: Foundations of Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2366, Springer, pp.351-361, 2002, Lecture Notes in Artificial Intelligence, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48050-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth in the Digital Library: From Ontological to Hermeneutical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDL 2001: Research and Advanced Technology for Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2163, Springer, pp.366-377, 2001, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44796-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALI: Failure Prediction via Cramer-Wold Latent Inference and KDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">References and citations in ancient greek documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de représentation de la sémantique des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fant-AS-STIC «Les temps du document numérique», AS-95 - RTP DOC STIC CNRS - Rapport d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun He-Guelton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caelen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.08.029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jurgovsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Granitzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Ziegler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.01.037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alsarem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Kosch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2011.11.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maisonnasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Harrathi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15751-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Accary-Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Pierre Chevallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aguirre Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h3500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562842v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/18189" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duaa Baig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Mbaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154028v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nowakowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calogiuri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#337;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Erbani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#246;lz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631700.3665229" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gerl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604915.3609491" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boscher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493925" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401213" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nahid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIKE.2019.00024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577228v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrellon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3127328" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gesche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936684v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkamu Beyene" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Atnafu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012071.3012090" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481320v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2960811.2960816" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936692v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857221" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18818-8_33" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577720" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956003v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Aydin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088735v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rumpler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betul Aydin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chagheri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2011.11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034728" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Chagheri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dumoulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381506v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15464-5_36" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3MH28V77-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381449v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381504v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol5.Portier01" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laitang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437749v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1600193.1600233" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mohsen Gammoudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437725v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol3.Portier01" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2008.92" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kaouk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caplat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509864v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563272v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563181v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Harrathi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitre Kostadinov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563140v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563142v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502079v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563218v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501918v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323365v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Denos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563135v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563093v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563103v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Iacovella" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563111v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563122v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563134v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563115v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gammoudi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562907v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bozzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sofia Corradini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563066v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562904v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563069v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562976v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563073v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562920v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952199v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pivano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514838v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954823v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954839v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954844v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121968v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Saumet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178012v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328145v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575736v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575728v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328134v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301050v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354554v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381606v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563225v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493971v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562810v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354866v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_21" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354497v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-724-2_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359543v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106582v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Boidin-Lallich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Nanard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48050-1_39" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSXBZSRK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497850v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478624v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001162v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun He-Guelton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caelen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.08.029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jurgovsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Granitzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Ziegler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.01.037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alsarem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Kosch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chatti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2011.11.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maisonnasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Harrathi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15751-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Accary-Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Pierre Chevallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aguirre Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h3500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562838v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/18189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duaa Baig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Mbaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154028v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nowakowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calogiuri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#337;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Erbani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#246;lz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631700.3665229" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gerl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604915.3609491" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boscher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493925" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401213" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nahid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIKE.2019.00024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrellon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3127328" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2960811.2960816" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkamu Beyene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Atnafu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012071.3012090" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gesche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857221" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18818-8_33" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577720" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Aydin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genoud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955987v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220190v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rumpler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betul Aydin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chagheri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2011.11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034728" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Chagheri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dumoulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol5.Portier01" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15464-5_36" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3MH28V77-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laitang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437800v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mohsen Gammoudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437757v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1600193.1600233" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437725v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol3.Portier01" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2008.92" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kaouk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563272v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563181v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Harrathi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitre Kostadinov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563140v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502079v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caplat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563142v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563218v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501918v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323365v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Denos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563083v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Iacovella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563080v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563111v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563135v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563122v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563134v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563115v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gammoudi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562907v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bozzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sofia Corradini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563066v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563069v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562976v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563073v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562920v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952199v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pivano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514838v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954823v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954839v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954844v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121968v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Saumet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178012v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328145v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575736v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575728v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328134v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301050v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354554v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381606v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563225v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493971v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562810v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354866v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_21" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354497v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-724-2_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359543v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106582v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Boidin-Lallich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Nanard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48050-1_39" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSXBZSRK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576739v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478624v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001162v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>