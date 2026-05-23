--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie CALABRETTO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated feature engineering for credit card fraud detection using multi-perspective HMMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyun He-Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.393-402. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Classification for Credit-Card Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Jurgovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Granitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-245. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement d'entités pour la rencontre du web des documents et du web des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouvelles approches en recherche d'information, 18 (2-3/2015 ), pp.123-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage contextuel par cache pour application de réalité augmenté mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, 15, pp.57-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Encoding and Querying Multi-Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, 48, pp.931-955. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche statistique versus approche linguistique pour l'indexation sémantique des documents multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, 14, pp.193-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis combination and pseudo relevance feedback in conceptual language model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6242, p. 203 - p. 210. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15751-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and using temporal knowledge in archaeological documentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les documents multi-structurés : encodage et interrogation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, 10, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents textuels multi structurés : un état de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau passage à l'échelle en recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jena Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (4), pp.9-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage à l’échelle dans la taille des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Aguirre Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML : Gestion de contenus Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML : syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, H3500, HB4, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-h3500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyDoM: Système Documentaire Multilingue basé sur des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine du département informatique de l'INSA de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, 2005, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies...déontologie : réflexion sur le statut des modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica computazionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20-21, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/18189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation sémantique de corpus documentaires : approche ontologique et approche herméneutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosine, Nova Serie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité dans les corpus archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue scientifique et technique «Document Numérique», Numéro spécial sur le thème «Temps et Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8/4 - 2004, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Knowledge Tracing with Large Language Models (LLMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duaa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Mbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners, Doctoral Consortium, Blue Sky, and WideAIED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team INSAntive at SemEval-2025 Task 10: Hierarchical Text Classification using BERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International Workshop on Semantic Evaluation (SemEval-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team INSAntive at SlavicNLP-2025 Shared Task: Data Augmentation and Enhancement via Explanations for Persuasion Technique Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th Workshop on Slavic Natural Language Processing 2025 (SlavicNLP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrootWatch at EXIST 2025: Automatic Sexism Detection on Social Networks - Classification of Tweets and Memes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Calogiuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Erbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food KBQA Recommender: A knowledge base question answering system powered meal plan recommender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bölz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT'24: The 23'rd IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology, Bangkok, Thailand, 9-12 December 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graph-Based Recommendation System for Personalized E-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duaa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the 32nd ACM Conference on User Modeling, Adaptation and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cagliari, Sardinia, Italy. pp.561-566, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3631700.3665229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMMUS: A Linked, Healthiness-Aware, User-centered and Argument-Enabling Recipe Data Set for Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bölz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Gerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM Conference on Recommender Systems (RECSYS23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, New York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604915.3609491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATI : une approche interactive de découverte et de classification de grands corpus de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, RNTI-E-38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Tours (France), France. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation diversifiée via des processus ponctuels déterminantaux sur des graphes de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances, {EGC} 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.365-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMDKG: Improving Accuracy-Diversity Trade-Off in Recommendation with EM-based Model and Knowledge Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486622.3493925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Recommendation Diversity using Determinantal Point Processes on Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual, China. pp.2001-2004, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3397271.3401213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling Companies Referred to in Newspaper Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Nahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Samatan, Gers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEvIR: Data Collection and Analysis for the Recommendation of Events and Itineraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 52nd Hawaii International Conference on System Sciences (HICSS) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Maui, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset shift quantification for credit card fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyun He-Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIKE IEEE International Conference on Artificial Intelligence and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIKE.2019.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation de séquences d'activités lors d'évènements distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA) 2018, 15th French Information Retrieval Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA, May 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2018.paper3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Extended Annotation Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, La Valette, Malta. pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinerary Recommendation for Cruises: User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecTour 2017: 2nd Workshop on Recommenders in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Como, Italy. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation of Short-Term Activity Sequences During Distributed Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Science (ICCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Zürich, Switzerland. pp.2069-2078, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users Psychological Profiles for Leisure Activity Recommendation: User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CitRec 2017: Workshop on Recommender Systems for Citizens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Como, Italy. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3127325.3127328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schema-aware Extended Annotation Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienne, Austria. pp.45-54, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2960811.2960816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset linking in a multilingual linked open data context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melkamu Beyene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Atnafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 8th International Conference on Management of Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Biarritz, France. pp.149-157, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3012071.3012090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANASTASIA : recommandation de séquences d'activités spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA-CIFED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was it better before? Automated Quotation Detection in Ancient Texts Evaluating today's approaches on yesterday's content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement d'entités appliqué à la construction de snippets sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 : COnférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Grau et Patrick Gallinari, Mar 2015, Paris, France. pp.253-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor factorization for cross lingual entity co-reference resolution in the linked open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melkamu Beyene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Atnafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th International Conference on Management of computational and collective intElligence in Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Caraguatatuba, Brazil. pp.17-23, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2857218.2857221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Entities in the Age of Two Webs, an Application to Semantic Snippets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference ESWC2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.541-555, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18818-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMashup: Making Use of Linked Data for Generating Enhanced Snippets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hersonissou, Greece. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality-based peer rewiring in semantic overlay networks (S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'utilisation de LDA en RI Pair à Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Augmented Reality Mobile Application with Structured Knowledge from the LOD Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Information Management in Mobile Applications (IMMoA), VLDB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Riva del Garda, Trento, Italy. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Surroundings Discovery by Linking 3D Models and LOD Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACM SIGSPATIAL MobiGIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orlando (FL), United States. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCAMA-3D: Une application mobile à base de réalité augmentée connectée au Web des Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCAMA-3D - A Context-Aware Augmented Reality Mobile Platform for Environmental Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W2GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Afghanistan. pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool to Evaluate Error Correction Resources and Processes Suited for Documents Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Enterprise Information Systems (ICEIS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland. pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-structured Semantic Overlay for Information Retrieval in Self-organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">www2012 PhDSymposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.203-208, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2187980.2188009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de recherche d'information structurée fondée sur la correction d'erreurs à l'indexation des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.519-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCAMA-3D: une application mêlant réalité augmentée et 3D pour la présentation d’informations contextuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betul Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBIMOB 2012 | 8èmes journées francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCAMA-3D :une application mêlant réalité augmentée et 3D pour la présentation d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Francophones Mobilité et Ubiquité (UBIMOB'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de documents combinant la structure et le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème COnférence en Recherche d'Information et Applications CORIA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bordeaux, France. p. 261 - p. 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation model for systems and resources employed in the correction of errors in textual documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Text-based Information Retrieval (TIR 2011) in conjunction with the 22nd International Conference on Database and Expert Systems Applications (DEXA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France, France. pp.160-164, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2011.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage contextuel par cache pour application de réalité augmentée mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a Dynamic Assistance to the Creative Process of Adding Dimensions to Multistructured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Document Engineering 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Moutain View (CA), United States. pp.167-170, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2034691.2034728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document classification: Combining structure and content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Entreprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical documents classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on the Management of Industrial and Corporate Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d’Evaluation des Systèmes et Ressources Applicables à la Correction d’Erreurs dans les Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.249-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-structured documents and the emergence of annotation vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisage: The Markup Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4242/BalisageVol5.Portier01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Semantic Matching in (Semi-)Structured XML Documents : Indexation of Noisy Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Web Information Systems and Technologies (WEBIST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.253-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DINAH, a philological platform for the construction of multi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Research and Advanced Technology for Digital Libraries (ECDL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Glasgow, United Kingdom. pp.364-375, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15464-5_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche statistique pour l'indexation sémantique des documents multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. p. 127 - p. 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Document Classification using SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC'2010 (Société Francophone de Classification)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint Denis de la Réunion, France. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances dans le cadre de bibliothèques numériques spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.391-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de l'information dans les sites de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Laitang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE 2009. Colloque International sur le Document Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une étude quantitative du pluralisme et de la redondance de l'information journalistique sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'2009, 25ème Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Indexing of Technical Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Recherche d'Information SEmantique (RISE) associé au 27ème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation sémantique des documents multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mohsen Gammoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information sémantique multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du chapitre français de l'ISKO. Intelligence collective et organisation des connaissances.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and Maintenance of Multi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM DocEng 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Munich, Germany. pp.181-184, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1600193.1600233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement Sémantique Flou de Documents Semi-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Recherche d'Information SEmantique (RISE 2009), 27ème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la création de documents multistructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès INFORSID'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the construction of multi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisage: The Markup Conference 2009, Montréal, Canada, August 11 - 14, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4242/BalisageVol3.Portier01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified model for audiovisual active reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth IEEE International Symposium on Multimedia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Berkeley, United States. pp.673-678, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISM.2008.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of MultiStructured Documents with OWL. Applications to Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Conference on Information Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Servolo, Venice, Italy, Italy. pp.115-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Extraction of Semantic Indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 international workshop on Semantically aware document processing and indexing 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montpellier, France., France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture active de documents audiovisuels : organisation de connaissances personnelles par la structuration d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiX: an XML-based formalism to encode multi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Extreme Markup Languages'2007, Montréal (Canada), August 6-10, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès personnalisé aux informations : approche dirigée par la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitre Kostadinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVème congrès INFORSID’2007, Perros-Guirec, 22-25 mai 2007. pp. 105-120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de XML et XQuery pour la représentation et l'interrogation des documents multi-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence CORIA'2007, Saint-Etienne, 28-30 mars 2007. pp. 109-124. ISBN 978-2_86272-452-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing an Expert System among Others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on Systems Science (ICSS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Wroclaw, Poland. pp.493-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour l'interrogation visuelle des documents structurés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence CORIA'2007, Saint-Etienne, 28-30 mars 2007. pp. 291-302. ISBN 978-2_86272-452-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation Multi-Documents de Points de Vue Exprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermedia Hypertext : Products, Tools and Methods (H2PTM'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisie. pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Query Graph for Visual Querying Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second IEEE International Conference on Digital Information Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.116-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Difference of Opinion in Semantic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Semantically Aware Document Processing and Indexing (SADPI’07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montpellier, France. pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès personalisé aux informations : approche dirigée par la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation de points de vue dans le système Porphyry,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances 2006 (EGC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France, France. pp.725-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding and querying multi-structured documents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Electronic Publishing'2006, Bansko (Bulgaria), 14-16 june 2006. pp. 237-246</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bansko, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiX : un formalisme pour l'encodage des documents multi-structurés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXIVème Congrès INFORSID, Hammamet, Tunisie, 31 mai-4 juin, 2006. pp. 975-990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry & Steatite: Software layers for sense makers in humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier International "Indexation et Connaissances en Sciences Humaines" - 26, 27 et 28 juin 2006. Semaine de la Connaissance. Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing concurrent XML structures: The Multi-Structured Document building process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Proceedings of the 17th Annual IRMA (2006 Information Resources Management Association International Conference), Washington D.C. (USA), May 21-24, 2006. pp. 986-988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour la confrontation d'opinions numérisées sous Porphyry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Electronique ( CIDE'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg (Suisse), Suisse. pp.253-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de qualité de l'information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents textuels multi-structurés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées de travail interdisciplinaire autour des documents multi structurés, Giens, 2-3 octobre 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSDM : un modèle générique pour les documents multi-structurés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées de travail interdisciplinaire autour des documents multi structurés, Giens, 2-3 octobre 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Indexing Based on Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gammoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISPE International Conference On Concurrent Engineering: Research And Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antibes, France. pp.418-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EUMME project: towards a new philological workstation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sofia Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC/IFIP conference on electronic publishing. From author to reader: Challenges for the digital content chain. EP'2005. pp. 139-144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Heverlee, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l'interprétation dans les bibliothèques numériques pour les sciences historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La société de l'information et ses enjeux", Actes du colloque de bilan du programme interdisciplinaire "Société de l'information" 2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and share of temporal knowledge in archaeological digital documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Web Archiving Workshop [IWAW'05], held in conjunction with the 8th European Conference on Research and Advanced Technologies for Digital Libraries, September 22 and 23 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienna, Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement temporel et annotation chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Représentation et raisonnement sur le temps et l'espace" dans le cadre de la Plate-forme AFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experiment using conceptual graph structure for a multilingual information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution to the 13th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Kassel, Germany. pp.172-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal reasoning on chronological annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Mexican International Conference on Artificial Intelligence [MICAI'05]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Monterrey, Nuevo Leon. Mexico, Mexico. pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Appropriation in Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Franco-Japanese Workshop on Information Search, Integration and Personalization, ISIP’2005, Lyon, May 9-11, 2005 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation semi automatique de corpus multilingues basée sur une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Indice, Index, indexation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France. pp.203-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyDoM : un système de recherche d'information multilingue basé sur des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées francophones d'ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lyon, France. pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation de points de vue sur des corpus documentaires : Le cas de la modélisation du temps archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement de gestion de documents à structures multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence Bases de Données Avancées BDA’2004, Montpellier, 19-22 octobre 2004, pp. 47-64 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents à structures multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'2004, Sciences of Electronic, Technology of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextuality & Intersubjectivity in Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philological Disciplines and Digital Technology, EURESCO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Castelvecchio Pascoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la structuration multiple des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'2003, Hypermedias, Hypertexts, Products, Tools and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de connaissances temporelles en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (ECG'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, janvier 2003, France. pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de corpus de documents archéologiques à l'aide de théories algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escuela interlatina de altos estudios en linguistica aplicada, Segundo seminario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, San Millan de la Cogolla, La Rioja, Espagne. pp.343-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation de documents et sémantique : Application à des publications savantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d colloque international francophone sur l'écrit et le document (CIFED 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France. pp.271-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil documentaire unifié pour les chercheurs en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation ''sémantique'' de documents archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque ISKO-France 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de signaux comportementaux d'utilisateur et prédiction de conclusion de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Saumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialiang Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances, {EGC} 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.511-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple perspectives HMM-based feature engineering for credit card fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 34th ACM/SIGAPP Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limassol, France. ACM Press, pp.1359-1361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANASTASIA: recommendation of spatio-temporal activities sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA-CIFED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAS: Recommendation of Spatio-Temporal Activities Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Thèses du LIRIS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. , Journée des Thèses du LIRIS 2016, pp.30-31, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAS : Recommandation de séquences d'activités spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’Arc 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation de séquences d’activités en contexte mobile et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’ARC 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making use of linked data for generating enhanced snippets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference, ESWC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Crète Greece. pp.275-279, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a user-centered and dynamic construction of dimensional hypertexts structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul De Bra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Eindhoven, Netherlands. pp.1-2, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Information Retrieval over P2P Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Automne en Recherche d'Information et Applications 2010 (EARIA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Processing Method for Multilingual Semantic Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, CNAM, Paris, France, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreposage de documents et données semi-structurées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données semi-structurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 8 (5-6), 2003, Ingénierie des systèmes d'information RSTI série ISI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Leaner Evaluation Process: Application to Error Correction Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Business Information Processing (LNBIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;CTRL +F&amp;quot; amélioré pour tout type de document numérique? Techniques et enjeux de la recherche de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sèdes F.; Ogier J-M.; Marquis P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence – Le point sur le i3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, pp.215-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Semantic Matching for Indexation Improvement of Error-Prone (Semi-)Structured XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquim Filipe, José Cordeiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Business Information Processing (LNBIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.286-298, 2011, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22810-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology alignment in the urban domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gill Falquet; Claudine Métral; Jacques Teller; Christopher Tweed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies for Urban Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Springer, pp.55-68, 2011, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-85729-724-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information contextuelle et web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Savoy; Mohand Boughanem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'information: état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.201-224, 2008, Recherche d'information et web, 978-2746220058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Temps du Document Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Boidin-Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Nanard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salaün J.-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et Contenus : Création, Indexation et Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.13, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry 2001: Semantics for Scholarly Publications Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2002: Foundations of Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2366, Springer, pp.351-361, 2002, Lecture Notes in Artificial Intelligence, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48050-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth in the Digital Library: From Ontological to Hermeneutical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDL 2001: Research and Advanced Technology for Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2163, Springer, pp.366-377, 2001, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44796-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALI: Failure Prediction via Cramer-Wold Latent Inference and KDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">References and citations in ancient greek documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de représentation de la sémantique des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fant-AS-STIC «Les temps du document numérique», AS-95 - RTP DOC STIC CNRS - Rapport d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie CALABRETTO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated feature engineering for credit card fraud detection using multi-perspective HMMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyun He-Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 102, pp.393-402. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2019.08.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence Classification for Credit-Card Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Jurgovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Granitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.234-245. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2018.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement d'entités pour la rencontre du web des documents et du web des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouvelles approches en recherche d'information, 18 (2-3/2015 ), pp.123-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Encoding and Querying Multi-Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, 48, pp.931-955. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ipm.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage contextuel par cache pour application de réalité augmenté mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, 15, pp.57-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche statistique versus approche linguistique pour l'indexation sémantique des documents multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, 14, pp.193-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis combination and pseudo relevance feedback in conceptual language model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6242, p. 203 - p. 210. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15751-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and using temporal knowledge in archaeological documentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Intelligent Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les documents multi-structurés : encodage et interrogation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, 10, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents textuels multi structurés : un état de l'art.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau passage à l'échelle en recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jena Pierre Chevallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (4), pp.9-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage à l’échelle dans la taille des corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Boughanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Aguirre Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML : Gestion de contenus Web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML : syntaxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, H3500, HB4, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-h3500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyDoM: Système Documentaire Multilingue basé sur des Connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magazine du département informatique de l'INSA de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, 2005, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La temporalité dans les corpus archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue scientifique et technique «Document Numérique», Numéro spécial sur le thème «Temps et Document</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8/4 - 2004, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation sémantique de corpus documentaires : approche ontologique et approche herméneutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euphrosine, Nova Serie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 32, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies...déontologie : réflexion sur le statut des modèles informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica computazionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20-21, pp.31-47. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/18189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team INSAntive at SemEval-2025 Task 10: Hierarchical Text Classification using BERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International Workshop on Semantic Evaluation (SemEval-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Knowledge Tracing with Large Language Models (LLMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duaa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Mbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners, Doctoral Consortium, Blue Sky, and WideAIED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team INSAntive at SlavicNLP-2025 Shared Task: Data Augmentation and Enhancement via Explanations for Persuasion Technique Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yutong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th Workshop on Slavic Natural Language Processing 2025 (SlavicNLP 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GrootWatch at EXIST 2025: Automatic Sexism Detection on Social Networks - Classification of Tweets and Memes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Calogiuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Erbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of the Conference and Labs of the Evaluation Forum (CLEF 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food KBQA Recommender: A knowledge base question answering system powered meal plan recommender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bölz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT'24: The 23'rd IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology, Bangkok, Thailand, 9-12 December 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Graph-Based Recommendation System for Personalized E-Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duaa Baig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baba Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjunct Proceedings of the 32nd ACM Conference on User Modeling, Adaptation and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cagliari, Sardinia, Italy. pp.561-566, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3631700.3665229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMMUS: A Linked, Healthiness-Aware, User-centered and Argument-Enabling Recipe Data Set for Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bölz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Gerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM Conference on Recommender Systems (RECSYS23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, New York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604915.3609491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATI : une approche interactive de découverte et de classification de grands corpus de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances, RNTI-E-38</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Tours (France), France. pp.75-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMDKG: Improving Accuracy-Diversity Trade-Off in Recommendation with EM-based Model and Knowledge Graph Embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3486622.3493925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation diversifiée via des processus ponctuels déterminantaux sur des graphes de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances, {EGC} 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.365-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Recommendation Diversity using Determinantal Point Processes on Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lu Gan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Virtual, China. pp.2001-2004, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3397271.3401213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labelling Companies Referred to in Newspaper Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Nahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference of the Information Retrieval Communities in Europe (CIRCLE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Samatan, Gers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04021761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEvIR: Data Collection and Analysis for the Recommendation of Events and Itineraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 52nd Hawaii International Conference on System Sciences (HICSS) 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Maui, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset shift quantification for credit card fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liyun He-Guelton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIKE IEEE International Conference on Artificial Intelligence and Knowledge Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cagliari, Italy. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIKE.2019.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation de séquences d'activités lors d'évènements distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Informations et Applications (CORIA) 2018, 15th French Information Retrieval Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARIA, May 2018, Rennes, France. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24348/coria.2018.paper3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear Extended Annotation Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ACM Symposium on Document Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, La Valette, Malta. pp.9-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itinerary Recommendation for Cruises: User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecTour 2017: 2nd Workshop on Recommenders in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Como, Italy. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendation of Short-Term Activity Sequences During Distributed Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Science (ICCS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Zürich, Switzerland. pp.2069-2078, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.05.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Users Psychological Profiles for Leisure Activity Recommendation: User Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of CitRec 2017: Workshop on Recommender Systems for Citizens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Como, Italy. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3127325.3127328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Was it better before? Automated Quotation Detection in Ancient Texts Evaluating today's approaches on yesterday's content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANASTASIA : recommandation de séquences d'activités spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA-CIFED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schema-aware Extended Annotation Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Barrellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ferret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Document Engineering 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienne, Austria. pp.45-54, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2960811.2960816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset linking in a multilingual linked open data context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melkamu Beyene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Atnafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 8th International Conference on Management of Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Biarritz, France. pp.149-157, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3012071.3012090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement d'entités appliqué à la construction de snippets sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA 2015 : COnférence en Recherche d’Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Grau et Patrick Gallinari, Mar 2015, Paris, France. pp.253-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor factorization for cross lingual entity co-reference resolution in the linked open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melkamu Beyene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Atnafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th International Conference on Management of computational and collective intElligence in Digital EcoSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Caraguatatuba, Brazil. pp.17-23, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2857218.2857221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking Entities in the Age of Two Webs, an Application to Semantic Snippets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference ESWC2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.541-555, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-18818-8_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEMashup: Making Use of Linked Data for Generating Enhanced Snippets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Hersonissou, Greece. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality-based peer rewiring in semantic overlay networks (S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Augmented Reality Mobile Application with Structured Knowledge from the LOD Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Information Management in Mobile Applications (IMMoA), VLDB 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Riva del Garda, Trento, Italy. pp.21-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00956003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'utilisation de LDA en RI Pair à Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Pacitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01088735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Architecture for Surroundings Discovery by Linking 3D Models and LOD Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACM SIGSPATIAL MobiGIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orlando (FL), United States. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCAMA-3D: Une application mobile à base de réalité augmentée connectée au Web des Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Géomatique et d'Analyse Spatiale (SAGEO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCAMA-3D - A Context-Aware Augmented Reality Mobile Platform for Environmental Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W2GIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Afghanistan. pp.17-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool to Evaluate Error Correction Resources and Processes Suited for Documents Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Enterprise Information Systems (ICEIS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Wroclaw, Poland. pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-structured Semantic Overlay for Information Retrieval in Self-organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">www2012 PhDSymposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.203-208, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2187980.2188009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de recherche d'information structurée fondée sur la correction d'erreurs à l'indexation des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème conférence sur le Traitement Automatique des Langues Naturelles (TALN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.519-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCAMA-3D: une application mêlant réalité augmentée et 3D pour la présentation d’informations contextuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betul Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBIMOB 2012 | 8èmes journées francophones Mobilité et Ubiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Anglet, France. pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de documents combinant la structure et le contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème COnférence en Recherche d'Information et Applications CORIA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bordeaux, France. p. 261 - p. 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCAMA-3D :une application mêlant réalité augmentée et 3D pour la présentation d'informations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betül Aydin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Francophones Mobilité et Ubiquité (UBIMOB'2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtrage contextuel par cache pour application de réalité augmentée mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation model for systems and resources employed in the correction of errors in textual documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Text-based Information Retrieval (TIR 2011) in conjunction with the 22nd International Conference on Database and Expert Systems Applications (DEXA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Toulouse, France, France. pp.160-164, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2011.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a Dynamic Assistance to the Creative Process of Adding Dimensions to Multistructured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Document Engineering 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Moutain View (CA), United States. pp.167-170, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2034691.2034728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document classification: Combining structure and content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Entreprise Information Systems (ICEIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Beijing, China. p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical documents classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on the Management of Industrial and Corporate Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lausanne, Switzerland. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00602647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d’Evaluation des Systèmes et Ressources Applicables à la Correction d’Erreurs dans les Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.249-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Semantic Matching in (Semi-)Structured XML Documents : Indexation of Noisy Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Web Information Systems and Technologies (WEBIST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Valencia, Spain. pp.253-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DINAH, a philological platform for the construction of multi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Research and Advanced Technology for Digital Libraries (ECDL 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Glasgow, United Kingdom. pp.364-375, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15464-5_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-structured documents and the emergence of annotation vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisage: The Markup Conference 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4242/BalisageVol5.Portier01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche statistique pour l'indexation sémantique des documents multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France. p. 127 - p. 143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XML Document Classification using SVM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC'2010 (Société Francophone de Classification)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint Denis de la Réunion, France. pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des connaissances dans le cadre de bibliothèques numériques spécialisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Strasbourg, France. pp.391-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité de l'information dans les sites de presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Laitang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIDE 2009. Colloque International sur le Document Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation and Maintenance of Multi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM DocEng 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Munich, Germany. pp.181-184, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1600193.1600233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation sémantique des documents multilingues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Mohsen Gammoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.31-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information sémantique multilingue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du chapitre français de l'ISKO. Intelligence collective et organisation des connaissances.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une étude quantitative du pluralisme et de la redondance de l'information journalistique sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Maisonnasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BDA'2009, 25ème Journées Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Indexing of Technical Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samaneh Chagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Recherche d'Information SEmantique (RISE) associé au 27ème Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appariement Sémantique Flou de Documents Semi-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Recherche d'Information SEmantique (RISE 2009), 27ème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour la création de documents multistructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès INFORSID'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for the construction of multi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balisage: The Markup Conference 2009, Montréal, Canada, August 11 - 14, 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4242/BalisageVol3.Portier01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified model for audiovisual active reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth IEEE International Symposium on Multimedia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Berkeley, United States. pp.673-678, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISM.2008.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of MultiStructured Documents with OWL. Applications to Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Conference on Information Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San Servolo, Venice, Italy, Italy. pp.115-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Extraction of Semantic Indexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2007 international workshop on Semantically aware document processing and indexing 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montpellier, France., France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation Multi-Documents de Points de Vue Exprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypermedia Hypertext : Products, Tools and Methods (H2PTM'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Hammamet, Tunisie. pp.69-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture active de documents audiovisuels : organisation de connaissances personnelles par la structuration d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Grenoble, France. not specified</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiX: an XML-based formalism to encode multi-structured documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souha Kaouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Extreme Markup Languages'2007, Montréal (Canada), August 6-10, 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès personnalisé aux informations : approche dirigée par la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitre Kostadinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVème congrès INFORSID’2007, Perros-Guirec, 22-25 mai 2007. pp. 105-120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de XML et XQuery pour la représentation et l'interrogation des documents multi-structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence CORIA'2007, Saint-Etienne, 28-30 mars 2007. pp. 109-124. ISBN 978-2_86272-452-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing an Expert System among Others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixteenth International Conference on Systems Science (ICSS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Wroclaw, Poland. pp.493-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour l'interrogation visuelle des documents structurés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence CORIA'2007, Saint-Etienne, 28-30 mars 2007. pp. 291-302. ISBN 978-2_86272-452-2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Query Graph for Visual Querying Structured Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second IEEE International Conference on Digital Information Management.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.116-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Difference of Opinion in Semantic Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop On Semantically Aware Document Processing and Indexing (SADPI’07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montpellier, France. pp.79-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01501918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès personalisé aux informations : approche dirigée par la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokrane Bouzeghoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Denos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Harrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV Congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Perros-Guirec, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de qualité de l'information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rami Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France. pp.299-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation de points de vue dans le système Porphyry,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances 2006 (EGC'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Lille, France, France. pp.725-726</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding and querying multi-structured documents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Electronic Publishing'2006, Bansko (Bulgaria), 14-16 june 2006. pp. 237-246</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Bansko, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiX : un formalisme pour l'encodage des documents multi-structurés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXIVème Congrès INFORSID, Hammamet, Tunisie, 31 mai-4 juin, 2006. pp. 975-990</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry & Steatite: Software layers for sense makers in humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier International "Indexation et Connaissances en Sciences Humaines" - 26, 27 et 28 juin 2006. Semaine de la Connaissance. Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing concurrent XML structures: The Multi-Structured Document building process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Proceedings of the 17th Annual IRMA (2006 Information Resources Management Association International Conference), Washington D.C. (USA), May 21-24, 2006. pp. 986-988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Washington D.C., United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle pour la confrontation d'opinions numérisées sous Porphyry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Caplat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Electronique ( CIDE'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Fribourg (Suisse), Suisse. pp.253-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents textuels multi-structurés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées de travail interdisciplinaire autour des documents multi structurés, Giens, 2-3 octobre 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MSDM : un modèle générique pour les documents multi-structurés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des journées de travail interdisciplinaire autour des documents multi structurés, Giens, 2-3 octobre 2006.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilingual Indexing Based on Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Gammoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ISPE International Conference On Concurrent Engineering: Research And Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antibes, France. pp.418-425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EUMME project: towards a new philological workstation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sofia Corradini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Tellez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCC/IFIP conference on electronic publishing. From author to reader: Challenges for the digital content chain. EP'2005. pp. 139-144</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Heverlee, Belgium. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance à l'interprétation dans les bibliothèques numériques pour les sciences historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Helly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La société de l'information et ses enjeux", Actes du colloque de bilan du programme interdisciplinaire "Société de l'information" 2001-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France. pp.167-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and share of temporal knowledge in archaeological digital documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Web Archiving Workshop [IWAW'05], held in conjunction with the 8th European Conference on Research and Advanced Technologies for Digital Libraries, September 22 and 23 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Vienna, Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonnement temporel et annotation chronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier "Représentation et raisonnement sur le temps et l'espace" dans le cadre de la Plate-forme AFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experiment using conceptual graph structure for a multilingual information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution to the 13th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Kassel, Germany. pp.172-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal reasoning on chronological annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Mexican International Conference on Artificial Intelligence [MICAI'05]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Monterrey, Nuevo Leon. Mexico, Mexico. pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document Appropriation in Digital Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Franco-Japanese Workshop on Information Search, Integration and Personalization, ISIP’2005, Lyon, May 9-11, 2005 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation semi automatique de corpus multilingues basée sur une ontologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Indice, Index, indexation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Lille, France. pp.203-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation de points de vue sur des corpus documentaires : Le cas de la modélisation du temps archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès Francophone AFRIF-AFIA de Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Toulouse, France. pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SyDoM : un système de recherche d'information multilingue basé sur des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pivano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées francophones d'ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lyon, France. pp.103-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement de gestion de documents à structures multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Chatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Conférence Bases de Données Avancées BDA’2004, Montpellier, 19-22 octobre 2004, pp. 47-64 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Montpellier, France. pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents à structures multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETIT'2004, Sciences of Electronic, Technology of Information and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intertextuality & Intersubjectivity in Philology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philological Disciplines and Digital Technology, EURESCO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Castelvecchio Pascoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la structuration multiple des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocio Abascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beigbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Chabbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'2003, Hypermedias, Hypertexts, Products, Tools and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00949192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de connaissances temporelles en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Accary-Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Extraction et de Gestion des Connaissances (ECG'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, janvier 2003, France. pp.503-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de corpus de documents archéologiques à l'aide de théories algébriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escuela interlatina de altos estudios en linguistica aplicada, Segundo seminario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, San Millan de la Cogolla, La Rioja, Espagne. pp.343-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consultation de documents et sémantique : Application à des publications savantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d colloque international francophone sur l'écrit et le document (CIFED 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France. pp.271-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil documentaire unifié pour les chercheurs en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e congrès INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indexation ''sémantique'' de documents archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Colloque ISKO-France 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de signaux comportementaux d'utilisateur et prédiction de conclusion de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Saumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialiang Wei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des connaissances, {EGC} 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Montpellier, France. pp.511-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple perspectives HMM-based feature engineering for credit card fraud detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Caelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 34th ACM/SIGAPP Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Limassol, France. ACM Press, pp.1359-1361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANASTASIA: recommendation of spatio-temporal activities sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Jeunes Chercheurs en Recherche d'Information (RJCRI CORIA-CIFED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAS: Recommendation of Spatio-Temporal Activities Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Thèses du LIRIS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. , Journée des Thèses du LIRIS 2016, pp.30-31, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STAS : Recommandation de séquences d'activités spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de l’Arc 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lyon, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation de séquences d’activités en contexte mobile et dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de l’ARC 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making use of linked data for generating enhanced snippets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alsarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference, ESWC2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Crète Greece. pp.275-279, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a user-centered and dynamic construction of dimensional hypertexts structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul De Bra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertext 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Eindhoven, Netherlands. pp.1-2, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Information Retrieval over P2P Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Automne en Recherche d'Information et Applications 2010 (EARIA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Language Processing Method for Multilingual Semantic Indexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Harrathi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Applications of Natural Language to Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, CNAM, Paris, France, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreposage de documents et données semi-structurées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de données semi-structurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, 8 (5-6), 2003, Ingénierie des systèmes d'information RSTI série ISI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Leaner Evaluation Process: Application to Error Correction Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Business Information Processing (LNBIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un &amp;quot;CTRL +F&amp;quot; amélioré pour tout type de document numérique? Techniques et enjeux de la recherche de motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gensel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Murisasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sèdes F.; Ogier J-M.; Marquis P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, Interaction, Intelligence – Le point sur le i3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cepadues, pp.215-238, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Better Semantic Matching for Indexation Improvement of Error-Prone (Semi-)Structured XML Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rumpler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joaquim Filipe, José Cordeiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Business Information Processing (LNBIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.286-298, 2011, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22810-0_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology alignment in the urban domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gill Falquet; Claudine Métral; Jacques Teller; Christopher Tweed. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ontologies for Urban Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, Springer, pp.55-68, 2011, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-85729-724-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information contextuelle et web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Tamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Savoy; Mohand Boughanem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche d'information: état des lieux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.201-224, 2008, Recherche d'information et web, 978-2746220058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Temps du Document Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Boidin-Lallich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Nanard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salaün J.-M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents et Contenus : Création, Indexation et Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.13, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porphyry 2001: Semantics for Scholarly Publications Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Iacovella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMIS 2002: Foundations of Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2366, Springer, pp.351-361, 2002, Lecture Notes in Artificial Intelligence, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-48050-1_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truth in the Digital Library: From Ontological to Hermeneutical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Prié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECDL 2001: Research and Advanced Technology for Digital Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2163, Springer, pp.366-377, 2001, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-44796-2_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALI: Failure Prediction via Cramer-Wold Latent Inference and KDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Előd Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05576739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">References and citations in ancient greek documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gesche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de représentation de la sémantique des documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01478624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fant-AS-STIC «Les temps du document numérique», AS-95 - RTP DOC STIC CNRS - Rapport d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun He-Guelton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caelen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.08.029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jurgovsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Granitzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Ziegler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.01.037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alsarem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Kosch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353379v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chatti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2011.11.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maisonnasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Harrathi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15751-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Accary-Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Pierre Chevallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aguirre Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h3500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562838v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/18189" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154072v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duaa Baig" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Mbaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154028v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nowakowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calogiuri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#337;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Erbani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#246;lz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631700.3665229" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gerl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604915.3609491" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boscher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518867v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493925" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401213" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nahid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIKE.2019.00024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrellon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3127328" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2960811.2960816" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkamu Beyene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Atnafu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012071.3012090" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328062v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013974v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gesche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857221" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18818-8_33" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577720" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088735v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956003v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Aydin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genoud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955987v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220190v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rumpler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betul Aydin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953193v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779799v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chagheri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354471v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2011.11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034728" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Chagheri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dumoulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381504v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol5.Portier01" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15464-5_36" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3MH28V77-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laitang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437800v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mohsen Gammoudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437757v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437749v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1600193.1600233" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437725v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol3.Portier01" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2008.92" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kaouk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509864v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563272v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563181v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Harrathi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitre Kostadinov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563140v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502079v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caplat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563142v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502731v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563218v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501918v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323365v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Denos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563083v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563089v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563103v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Iacovella" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563080v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563111v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563135v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563122v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563134v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563115v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gammoudi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562907v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bozzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sofia Corradini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563066v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563069v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562976v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563073v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562920v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952199v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pivano" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514838v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954823v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954839v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954844v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121968v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Saumet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178012v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328145v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575736v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575728v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328134v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301050v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354554v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381606v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563225v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493971v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562810v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354866v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_21" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354497v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-724-2_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359543v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106582v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Boidin-Lallich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Nanard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48050-1_39" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSXBZSRK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576739v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478624v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001162v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278223v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Lucas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Portier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laporte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun He-Guelton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Caelen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2019.08.029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Jurgovsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Granitzer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Ziegler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2018.01.037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275285v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alsarem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Kosch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Chatti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pinon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipm.2011.11.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353026v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maisonnasse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Harrathi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527113v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15751-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Accary-Barbier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bruno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Murisasco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359532v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Pierre Chevallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Aguirre Martinez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563071v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-h3500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562842v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/18189" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutong Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154072v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duaa Baig" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Mbaye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154028v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Nowakowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Calogiuri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#337;d Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Erbani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#246;lz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742347v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631700.3665229" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220182v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gerl" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604915.3609491" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020420v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boscher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493925" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3397271.3401213" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021761v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nahid" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gensel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178042v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIKE.2019.00024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2018.paper3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barrellon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.05.154" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574704v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3127325.3127328" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013974v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gesche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2960811.2960816" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melkamu Beyene" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Atnafu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3012071.3012090" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936692v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2857218.2857221" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-18818-8_33" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301087v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Yang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577720" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956003v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bet&#252;l Aydin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genoud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tellez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01088735v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955987v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220190v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953151v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352985v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Renard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rumpler" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352969v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352986v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353040v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betul Aydin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chagheri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumoulin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953193v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354415v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354471v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2011.11" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034728" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samaneh Chagheri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dumoulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602647v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354429v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381449v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381506v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15464-5_36" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3MH28V77-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381504v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol5.Portier01" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585914v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laitang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437749v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1600193.1600233" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497746v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mohsen Gammoudi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437757v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437692v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437725v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4242/BalisageVol3.Portier01" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISM.2008.92" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Kaouk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563180v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502731v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caplat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509864v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563272v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563181v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokrane Bouzeghoub" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Denos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Harrathi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitre Kostadinov" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563140v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502079v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563142v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563218v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501918v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323365v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Denos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563135v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563093v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563083v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563089v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563103v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Iacovella" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563111v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563122v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563134v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563115v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gammoudi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562907v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bozzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sofia Corradini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563066v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563069v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562976v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563073v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562920v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514838v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952199v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pivano" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562849v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949199v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Abascal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chabbat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954823v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00949192v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514867v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954836v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954839v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02954844v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121968v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Saumet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialiang Wei" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178012v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328145v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575736v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575728v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328134v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301050v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354554v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381606v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563225v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493971v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562810v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354866v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22810-0_21" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354497v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-85729-724-2_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359543v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106582v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Boidin-Lallich" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Nanard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363472v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48050-1_39" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MSXBZSRK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363487v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44796-2_31" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NT965KLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576739v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01497850v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478624v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001162v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>