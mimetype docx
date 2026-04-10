--- v0 (2026-03-03)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SYLVIE CHALAYE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue des représentations, spécialiste des dramaturgies afro-contemporaines, Sylvie Chalaye enseigne à l'Institut d'Etudes théâtrales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serreau, précurseur d'un théâtre trans'artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N°257, p. 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjouer le blackface au théâtre pour mieux dé-penser la race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le "blackface" ou la représentation de l’identité raciale dans les arts de la scène, 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudité et performance décoloniale : quand la sur-exhibition du corps racisé fait voler en éclats l’éroticolonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°19, pp.261 - 271. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.019.0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Labou Tansi, le souffle d'un marronneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le théâtre de Sony Labou Tansi, 41, p.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des études théâtrales ou la constitution d’un champ autonome d’enseignement et de recherches interdisciplinaires et interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Urrutiaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études théâtrales : Naissance et constitution d’un champ autonome d’enseignement et de recherches interdisciplinaires et interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Urrutiaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Etudes théâtrales 1. Les origines, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Alexis Peskine, l'invention plastique d'un Afropéen de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Afropéa, un territoire culturel à inventer, Africultures la revue (n° 99-100), pp 220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une culture de marcottage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Afropéa, un territoire culturel à inventer, Africultures la revue (n° 99-100), pp. 16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jazz, modèle dramaturgique, modèle d’écriture dramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ecrire pour le théâtre aujourd'hui, Hors série (n° 4), pp. 125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sylvie Chalaye. Quand les étrangers de l'intérieur entrent en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (1), pp.130. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afcul.097.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serreau, l'architecte d'un rêve théâtral aux couleurs d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Jean-Marie Serreau et les scènes de la décolonisation, 260, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les étrangers de l'intérieur entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Marche en héritage, l'héritage culturelle de la marche pour l'égalité et contre le racisme (1983-2013), Africultures la revue (n°97), pp.130-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du Noir : entre ruse et simulacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture(s) noire(s) en France : la scène et les images, Africultures la revue (n°92-93), pp. 94-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noir, nègre, homme de couleur… ces mots réducteurs de tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture(s) noire(s) en France : la scène et les images, Africultures la revue (n°92-93), pp. 32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artiste noir en France au XXIe siècle : paradoxe et utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture(s) noire(s) en France : la scène et les images, Africultures la revue (n°92-93), pp. 8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgies d'Afrique et des diasporas sur la scène québécoise : décapage esthétique aux couleurs du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'Amérique francophone pièce sur pièce : dramaticité innovante et dynamique transculturelle, 50-51, pp. 27-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Aya Nakamura dé-joue la Vénus hottentote : corps noirs et performance déséroticoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une cartographie du phénomène culturel et médiatique Aya Nakamura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marianne Di Benedetto; Marta Amico; Emmanuel Parent, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre le théâtre. Un voyage sonore dans le théâtre au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubouilh-Frechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deshays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux, Joël Huthwohl. BnF, http://classes.bnf.fr/echo, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir Jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passage(s), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualités, identités & corps colonisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. 2019, 978-2-271-13050-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Jazz Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passage(s), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passage(s), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rires de jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage(s)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres d'Afrique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Gbouablé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africultures / L'Harmattan, n°103-104, 322 p., 2016, Africultures la revue, 978-2-343-08597-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et improvisation. Le modèle jazz ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Chalaye et Pierre Letessier (dir.). , Esthétiques jazz : la scène et les images, 2016, Sylvie Chalaye et Pierre Letessier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres d'Afrique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Gbouablé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFROPEA, UN TERRITOIRE CULTUREL A INVENTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pénélope Dechaufour (dir.). L'Harmattan, Africultures la revue (99-100), 476 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ostermeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud / Tipar TNTm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 79 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ostermeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / Tipar TNTm, pp.79, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et voix d'Afrique francophone et ses diasporas : Poétiques contemporaines et oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réka Toth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue d'Etudes Françaises. n°18, 256 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture(s) noire(s) en France : la scène et les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africultures/L'Harmattan, n°92-93, 390 p., 2013, Africultures la revue, 978-2-336-29897-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France noire : présences et migrations des Afriques, des Amériques et de l’océan indien en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France noire : présence et migrations des Afriques, des Amériques et de l'océan indien en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Et Alii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 264 p, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACES NOIRES DE L’HISTOIRE EN OCCIDENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 63, 247 p., 2005, Africultures la revue n°63, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRIQUE NOIRE ET DRAMATURGIES CONTEMPORAINES : LE SYNDROME FRANKENSTEIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Théâtrales, 2004, Coll. "Passages francophones"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMBRES DE LA RAMPE : LES COMEDIENS NOIRS DE LA SCENE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre de Gennevilliers, 172, 112 p., 2004, Théâtre / Public n°172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES DRAMATURGIES D’AFRIQUE NOIRE FRANCOPHONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDE NOIR ET SCENES CONTEMPORAINES (AFRIQUE, CARAÏBES, OCEAN INDIEN, NOUVELLE CALEDONIE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 128 p., 2002, Africultures n°50, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AFRICANITE EN QUESTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 41, 2001, Africultures n°41, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRIQUE NOIRE : ECRITURES CONTEMPORAINES D’EXPRESSION FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre de Gennevilliers, 158, 104 p., 2001, Théâtre / Public n°158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AFRIQUE NOIRE ET SON THEATRE AU TOURNANT DU XXE SIECLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIRAILLEURS EN IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Chalaye. L'Harmattan, n°25, 128 p., 2000, Africultures n°25, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTEURS NOIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 27, 128 p., 2000, Aricultures n°27, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA TRAITE : UN TABOU EN AFRIQUE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Chalaye. L'Harmattan, 20, 128 p., 1999, Africultures n°20, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU NOIR AU NEGRE : L’IMAGE DU NOIR AU THEATRE DE MARGUERITE DE NAVARRE A JEAN GENET (1550-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEATRES EN ECRITURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, n°10, 96 p., 1998, Africultures, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les marronnages des théâtres afro-caribéens face aux identités d’assignation »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Capitelli, Daniela Ricci et Thierno Ibrahima (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, négritudes et métamorphoses identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit surgi du jazz chez Léonora Miano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique(s) Jazz : la scène et les images, Écriture et improvisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage(s)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Esthétique(s) Jazz : la scène et les images</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« L’invention théâtrale de « la Vénus noire » et ses avatars scéniques de Saartjie Baartman à Josephine Baker »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Coutelet et Isabelle Moindrot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’altérité en spectacle 1789-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sacrifice et Eucharistie dans le théâtre de Koffi Kwahulé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole E. Edwards (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacrifice dans les littératures francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill / Rodopi, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entertainment, Theater, and the Colonies (1870-1914) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Blanchard, Dominic Thomas et alii (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonial Culture since the Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de Tarzan ou les Folies-Bergère de la jungle d’Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe TortiAlcayaga et Christine Kiehl (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre, destin du cinéma / Théâtre, levain du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, p. 185-195, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId84"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SYLVIE CHALAYE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue des représentations, spécialiste des dramaturgies afro-contemporaines, Sylvie Chalaye enseigne à l'Institut d'Etudes théâtrales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serreau, précurseur d'un théâtre trans'artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N°257, p. 25. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/thepu.257.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjouer le blackface au théâtre pour mieux dé-penser la race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le "blackface" ou la représentation de l’identité raciale dans les arts de la scène, 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudité et performance décoloniale : quand la sur-exhibition du corps racisé fait voler en éclats l’éroticolonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°19, pp.261 - 271. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.019.0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Labou Tansi, le souffle d'un marronneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le théâtre de Sony Labou Tansi, 41, p.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des études théâtrales ou la constitution d’un champ autonome d’enseignement et de recherches interdisciplinaires et interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Urrutiaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études théâtrales : Naissance et constitution d’un champ autonome d’enseignement et de recherches interdisciplinaires et interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Urrutiaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Etudes théâtrales 1. Les origines, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Alexis Peskine, l'invention plastique d'un Afropéen de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Afropéa, un territoire culturel à inventer, Africultures la revue (n° 99-100), pp 220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jazz, modèle dramaturgique, modèle d’écriture dramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ecrire pour le théâtre aujourd'hui, Hors série (n° 4), pp. 125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une culture de marcottage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Afropéa, un territoire culturel à inventer, Africultures la revue (n° 99-100), pp. 16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sylvie Chalaye. Quand les étrangers de l'intérieur entrent en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (1), pp.130. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afcul.097.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les étrangers de l'intérieur entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Marche en héritage, l'héritage culturelle de la marche pour l'égalité et contre le racisme (1983-2013), Africultures la revue (n°97), pp.130-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serreau, l'architecte d'un rêve théâtral aux couleurs d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Jean-Marie Serreau et les scènes de la décolonisation, 260, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du Noir : entre ruse et simulacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture(s) noire(s) en France : la scène et les images, Africultures la revue (n°92-93), pp. 94-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noir, nègre, homme de couleur… ces mots réducteurs de tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture(s) noire(s) en France : la scène et les images, Africultures la revue (n°92-93), pp. 32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artiste noir en France au XXIe siècle : paradoxe et utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture(s) noire(s) en France : la scène et les images, Africultures la revue (n°92-93), pp. 8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgies d'Afrique et des diasporas sur la scène québécoise : décapage esthétique aux couleurs du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'Amérique francophone pièce sur pièce : dramaticité innovante et dynamique transculturelle, 50-51, pp. 27-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Aya Nakamura dé-joue la Vénus hottentote : corps noirs et performance déséroticoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une cartographie du phénomène culturel et médiatique Aya Nakamura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marianne Di Benedetto; Marta Amico; Emmanuel Parent, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre le théâtre. Un voyage sonore dans le théâtre au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubouilh-Frechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deshays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux, Joël Huthwohl. BnF, http://classes.bnf.fr/echo, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir Jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passage(s), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualités, identités & corps colonisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. 2019, 978-2-271-13050-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Jazz Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passage(s), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passage(s), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rires de jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage(s)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et improvisation. Le modèle jazz ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Chalaye et Pierre Letessier (dir.). , Esthétiques jazz : la scène et les images, 2016, Sylvie Chalaye et Pierre Letessier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres d'Afrique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Gbouablé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres d'Afrique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Gbouablé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africultures / L'Harmattan, n°103-104, 322 p., 2016, Africultures la revue, 978-2-343-08597-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFROPEA, UN TERRITOIRE CULTUREL A INVENTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pénélope Dechaufour (dir.). L'Harmattan, Africultures la revue (99-100), 476 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ostermeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud / Tipar TNTm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 79 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ostermeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / Tipar TNTm, pp.79, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture(s) noire(s) en France : la scène et les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africultures/L'Harmattan, n°92-93, 390 p., 2013, Africultures la revue, 978-2-336-29897-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et voix d'Afrique francophone et ses diasporas : Poétiques contemporaines et oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réka Toth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue d'Etudes Françaises. n°18, 256 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France noire : présence et migrations des Afriques, des Amériques et de l'océan indien en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Et Alii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 264 p, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France noire : présences et migrations des Afriques, des Amériques et de l’océan indien en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACES NOIRES DE L’HISTOIRE EN OCCIDENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 63, 247 p., 2005, Africultures la revue n°63, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES DRAMATURGIES D’AFRIQUE NOIRE FRANCOPHONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRIQUE NOIRE ET DRAMATURGIES CONTEMPORAINES : LE SYNDROME FRANKENSTEIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Théâtrales, 2004, Coll. "Passages francophones"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMBRES DE LA RAMPE : LES COMEDIENS NOIRS DE LA SCENE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre de Gennevilliers, 172, 112 p., 2004, Théâtre / Public n°172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDE NOIR ET SCENES CONTEMPORAINES (AFRIQUE, CARAÏBES, OCEAN INDIEN, NOUVELLE CALEDONIE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 128 p., 2002, Africultures n°50, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AFRICANITE EN QUESTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 41, 2001, Africultures n°41, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRIQUE NOIRE : ECRITURES CONTEMPORAINES D’EXPRESSION FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre de Gennevilliers, 158, 104 p., 2001, Théâtre / Public n°158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AFRIQUE NOIRE ET SON THEATRE AU TOURNANT DU XXE SIECLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIRAILLEURS EN IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Chalaye. L'Harmattan, n°25, 128 p., 2000, Africultures n°25, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTEURS NOIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 27, 128 p., 2000, Aricultures n°27, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA TRAITE : UN TABOU EN AFRIQUE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Chalaye. L'Harmattan, 20, 128 p., 1999, Africultures n°20, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU NOIR AU NEGRE : L’IMAGE DU NOIR AU THEATRE DE MARGUERITE DE NAVARRE A JEAN GENET (1550-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEATRES EN ECRITURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, n°10, 96 p., 1998, Africultures, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les marronnages des théâtres afro-caribéens face aux identités d’assignation »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Capitelli, Daniela Ricci et Thierno Ibrahima (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, négritudes et métamorphoses identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit surgi du jazz chez Léonora Miano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique(s) Jazz : la scène et les images, Écriture et improvisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage(s)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Esthétique(s) Jazz : la scène et les images</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« L’invention théâtrale de « la Vénus noire » et ses avatars scéniques de Saartjie Baartman à Josephine Baker »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Coutelet et Isabelle Moindrot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’altérité en spectacle 1789-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sacrifice et Eucharistie dans le théâtre de Koffi Kwahulé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole E. Edwards (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacrifice dans les littératures francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill / Rodopi, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entertainment, Theater, and the Colonies (1870-1914) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Blanchard, Dominic Thomas et alii (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonial Culture since the Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de Tarzan ou les Folies-Bergère de la jungle d’Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe TortiAlcayaga et Christine Kiehl (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre, destin du cinéma / Théâtre, levain du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, p. 185-195, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05341662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260939v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04510968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.019.0261" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914042v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Urrutiaguer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462059v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01463092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afcul.097.0130" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461641v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01461572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091742v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letessier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Robles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409379v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03297100v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionspassages.fr/collections/esthetiques-jazzrires-de-jazz/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462214v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Traor&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gbouabl&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04890935v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499085v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499018v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Toth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479450v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Et Alii" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579858v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479422v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479411v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515624v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tchamitchian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionspassages.fr/esthetiques-jazz/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499038v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499029v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05341662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.257.0025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04510968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.019.0261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Urrutiaguer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01463092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afcul.097.0130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01461572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letessier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477204v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Robles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03297100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionspassages.fr/collections/esthetiques-jazzrires-de-jazz/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04890935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gbouabl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Traor&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Toth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Et Alii" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tchamitchian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionspassages.fr/esthetiques-jazz/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>