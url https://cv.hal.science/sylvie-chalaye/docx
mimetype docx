--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SYLVIE CHALAYE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue des représentations, spécialiste des dramaturgies afro-contemporaines, Sylvie Chalaye enseigne à l'Institut d'Etudes théâtrales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serreau, précurseur d'un théâtre trans'artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N°257, p. 25. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/thepu.257.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjouer le blackface au théâtre pour mieux dé-penser la race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le "blackface" ou la représentation de l’identité raciale dans les arts de la scène, 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudité et performance décoloniale : quand la sur-exhibition du corps racisé fait voler en éclats l’éroticolonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°19, pp.261 - 271. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.019.0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Labou Tansi, le souffle d'un marronneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le théâtre de Sony Labou Tansi, 41, p.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des études théâtrales ou la constitution d’un champ autonome d’enseignement et de recherches interdisciplinaires et interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Urrutiaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études théâtrales : Naissance et constitution d’un champ autonome d’enseignement et de recherches interdisciplinaires et interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Urrutiaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Etudes théâtrales 1. Les origines, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Alexis Peskine, l'invention plastique d'un Afropéen de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Afropéa, un territoire culturel à inventer, Africultures la revue (n° 99-100), pp 220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jazz, modèle dramaturgique, modèle d’écriture dramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ecrire pour le théâtre aujourd'hui, Hors série (n° 4), pp. 125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une culture de marcottage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Afropéa, un territoire culturel à inventer, Africultures la revue (n° 99-100), pp. 16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sylvie Chalaye. Quand les étrangers de l'intérieur entrent en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (1), pp.130. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afcul.097.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les étrangers de l'intérieur entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Marche en héritage, l'héritage culturelle de la marche pour l'égalité et contre le racisme (1983-2013), Africultures la revue (n°97), pp.130-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serreau, l'architecte d'un rêve théâtral aux couleurs d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Jean-Marie Serreau et les scènes de la décolonisation, 260, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du Noir : entre ruse et simulacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture(s) noire(s) en France : la scène et les images, Africultures la revue (n°92-93), pp. 94-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noir, nègre, homme de couleur… ces mots réducteurs de tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture(s) noire(s) en France : la scène et les images, Africultures la revue (n°92-93), pp. 32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artiste noir en France au XXIe siècle : paradoxe et utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture(s) noire(s) en France : la scène et les images, Africultures la revue (n°92-93), pp. 8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgies d'Afrique et des diasporas sur la scène québécoise : décapage esthétique aux couleurs du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'Amérique francophone pièce sur pièce : dramaticité innovante et dynamique transculturelle, 50-51, pp. 27-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Aya Nakamura dé-joue la Vénus hottentote : corps noirs et performance déséroticoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une cartographie du phénomène culturel et médiatique Aya Nakamura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marianne Di Benedetto; Marta Amico; Emmanuel Parent, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre le théâtre. Un voyage sonore dans le théâtre au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubouilh-Frechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deshays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux, Joël Huthwohl. BnF, http://classes.bnf.fr/echo, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir Jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passage(s), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualités, identités & corps colonisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. 2019, 978-2-271-13050-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Jazz Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passage(s), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passage(s), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rires de jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage(s)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et improvisation. Le modèle jazz ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Chalaye et Pierre Letessier (dir.). , Esthétiques jazz : la scène et les images, 2016, Sylvie Chalaye et Pierre Letessier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres d'Afrique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Gbouablé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres d'Afrique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Gbouablé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africultures / L'Harmattan, n°103-104, 322 p., 2016, Africultures la revue, 978-2-343-08597-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFROPEA, UN TERRITOIRE CULTUREL A INVENTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pénélope Dechaufour (dir.). L'Harmattan, Africultures la revue (99-100), 476 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ostermeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud / Tipar TNTm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 79 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ostermeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / Tipar TNTm, pp.79, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture(s) noire(s) en France : la scène et les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africultures/L'Harmattan, n°92-93, 390 p., 2013, Africultures la revue, 978-2-336-29897-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et voix d'Afrique francophone et ses diasporas : Poétiques contemporaines et oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réka Toth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue d'Etudes Françaises. n°18, 256 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France noire : présence et migrations des Afriques, des Amériques et de l'océan indien en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Et Alii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 264 p, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France noire : présences et migrations des Afriques, des Amériques et de l’océan indien en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACES NOIRES DE L’HISTOIRE EN OCCIDENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 63, 247 p., 2005, Africultures la revue n°63, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES DRAMATURGIES D’AFRIQUE NOIRE FRANCOPHONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRIQUE NOIRE ET DRAMATURGIES CONTEMPORAINES : LE SYNDROME FRANKENSTEIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Théâtrales, 2004, Coll. "Passages francophones"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMBRES DE LA RAMPE : LES COMEDIENS NOIRS DE LA SCENE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre de Gennevilliers, 172, 112 p., 2004, Théâtre / Public n°172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDE NOIR ET SCENES CONTEMPORAINES (AFRIQUE, CARAÏBES, OCEAN INDIEN, NOUVELLE CALEDONIE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 128 p., 2002, Africultures n°50, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AFRICANITE EN QUESTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 41, 2001, Africultures n°41, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRIQUE NOIRE : ECRITURES CONTEMPORAINES D’EXPRESSION FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre de Gennevilliers, 158, 104 p., 2001, Théâtre / Public n°158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AFRIQUE NOIRE ET SON THEATRE AU TOURNANT DU XXE SIECLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIRAILLEURS EN IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Chalaye. L'Harmattan, n°25, 128 p., 2000, Africultures n°25, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTEURS NOIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 27, 128 p., 2000, Aricultures n°27, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA TRAITE : UN TABOU EN AFRIQUE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Chalaye. L'Harmattan, 20, 128 p., 1999, Africultures n°20, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU NOIR AU NEGRE : L’IMAGE DU NOIR AU THEATRE DE MARGUERITE DE NAVARRE A JEAN GENET (1550-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEATRES EN ECRITURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, n°10, 96 p., 1998, Africultures, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les marronnages des théâtres afro-caribéens face aux identités d’assignation »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Capitelli, Daniela Ricci et Thierno Ibrahima (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, négritudes et métamorphoses identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit surgi du jazz chez Léonora Miano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique(s) Jazz : la scène et les images, Écriture et improvisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage(s)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Esthétique(s) Jazz : la scène et les images</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« L’invention théâtrale de « la Vénus noire » et ses avatars scéniques de Saartjie Baartman à Josephine Baker »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Coutelet et Isabelle Moindrot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’altérité en spectacle 1789-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sacrifice et Eucharistie dans le théâtre de Koffi Kwahulé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole E. Edwards (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacrifice dans les littératures francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill / Rodopi, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entertainment, Theater, and the Colonies (1870-1914) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Blanchard, Dominic Thomas et alii (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonial Culture since the Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de Tarzan ou les Folies-Bergère de la jungle d’Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe TortiAlcayaga et Christine Kiehl (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre, destin du cinéma / Théâtre, levain du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, p. 185-195, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> SYLVIE CHALAYE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologue des représentations, spécialiste des dramaturgies afro-contemporaines, Sylvie Chalaye enseigne à l'Institut d'Etudes théâtrales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serreau, précurseur d'un théâtre trans'artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre/Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N°257, p. 25. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/thepu.257.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déjouer le blackface au théâtre pour mieux dé-penser la race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le "blackface" ou la représentation de l’identité raciale dans les arts de la scène, 80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nudité et performance décoloniale : quand la sur-exhibition du corps racisé fait voler en éclats l’éroticolonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N°19, pp.261 - 271. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/corp1.019.0261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sony Labou Tansi, le souffle d'un marronneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Le théâtre de Sony Labou Tansi, 41, p.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance des études théâtrales ou la constitution d’un champ autonome d’enseignement et de recherches interdisciplinaires et interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Urrutiaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études théâtrales : Naissance et constitution d’un champ autonome d’enseignement et de recherches interdisciplinaires et interculturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Urrutiaguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Etudes théâtrales 1. Les origines, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Alexis Peskine, l'invention plastique d'un Afropéen de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Afropéa, un territoire culturel à inventer, Africultures la revue (n° 99-100), pp 220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jazz, modèle dramaturgique, modèle d’écriture dramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Registres : Revue d'études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Ecrire pour le théâtre aujourd'hui, Hors série (n° 4), pp. 125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une culture de marcottage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Afropéa, un territoire culturel à inventer, Africultures la revue (n° 99-100), pp. 16-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sylvie Chalaye. Quand les étrangers de l'intérieur entrent en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (1), pp.130. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afcul.097.0130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Serreau, l'architecte d'un rêve théâtral aux couleurs d'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Jean-Marie Serreau et les scènes de la décolonisation, 260, pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les étrangers de l'intérieur entre en scène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Marche en héritage, l'héritage culturelle de la marche pour l'égalité et contre le racisme (1983-2013), Africultures la revue (n°97), pp.130-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu du Noir : entre ruse et simulacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture(s) noire(s) en France : la scène et les images, Africultures la revue (n°92-93), pp. 94-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noir, nègre, homme de couleur… ces mots réducteurs de tête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture(s) noire(s) en France : la scène et les images, Africultures la revue (n°92-93), pp. 32-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artiste noir en France au XXIe siècle : paradoxe et utopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Culture(s) noire(s) en France : la scène et les images, Africultures la revue (n°92-93), pp. 8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dramaturgies d'Afrique et des diasporas sur la scène québécoise : décapage esthétique aux couleurs du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Annuaire théâtral : Revue québécoise d’études théâtrales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'Amérique francophone pièce sur pièce : dramaticité innovante et dynamique transculturelle, 50-51, pp. 27-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Aya Nakamura dé-joue la Vénus hottentote : corps noirs et performance déséroticoloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une cartographie du phénomène culturel et médiatique Aya Nakamura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marianne Di Benedetto; Marta Amico; Emmanuel Parent, May 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre le théâtre. Un voyage sonore dans le théâtre au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubouilh-Frechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Deshays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Boisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Mervant-Roux, Joël Huthwohl. BnF, http://classes.bnf.fr/echo, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir Jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passage(s), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexualités, identités & corps colonisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boëtsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. 2019, 978-2-271-13050-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Jazz Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passage(s), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passage(s), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rires de jazz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage(s)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres d'Afrique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Gbouablé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Traoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres d'Afrique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Gbouablé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africultures / L'Harmattan, n°103-104, 322 p., 2016, Africultures la revue, 978-2-343-08597-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écriture et improvisation. Le modèle jazz ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Letessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Chalaye et Pierre Letessier (dir.). , Esthétiques jazz : la scène et les images, 2016, Sylvie Chalaye et Pierre Letessier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFROPEA, UN TERRITOIRE CULTUREL A INVENTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Dechaufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pénélope Dechaufour (dir.). L'Harmattan, Africultures la revue (99-100), 476 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ostermeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes Sud / Tipar TNTm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 79 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ostermeier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / Tipar TNTm, pp.79, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture(s) noire(s) en France : la scène et les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Africultures/L'Harmattan, n°92-93, 390 p., 2013, Africultures la revue, 978-2-336-29897-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps et voix d'Afrique francophone et ses diasporas : Poétiques contemporaines et oralité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réka Toth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Revue d'Etudes Françaises. n°18, 256 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France noire : présences et migrations des Afriques, des Amériques et de l’océan indien en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France noire : présence et migrations des Afriques, des Amériques et de l'océan indien en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Et Alii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 264 p, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRACES NOIRES DE L’HISTOIRE EN OCCIDENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 63, 247 p., 2005, Africultures la revue n°63, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMBRES DE LA RAMPE : LES COMEDIENS NOIRS DE LA SCENE FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre de Gennevilliers, 172, 112 p., 2004, Théâtre / Public n°172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRIQUE NOIRE ET DRAMATURGIES CONTEMPORAINES : LE SYNDROME FRANKENSTEIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Théâtrales, 2004, Coll. "Passages francophones"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES DRAMATURGIES D’AFRIQUE NOIRE FRANCOPHONE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONDE NOIR ET SCENES CONTEMPORAINES (AFRIQUE, CARAÏBES, OCEAN INDIEN, NOUVELLE CALEDONIE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 128 p., 2002, Africultures n°50, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AFRICANITE EN QUESTIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 41, 2001, Africultures n°41, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRIQUE NOIRE : ECRITURES CONTEMPORAINES D’EXPRESSION FRANÇAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théâtre de Gennevilliers, 158, 104 p., 2001, Théâtre / Public n°158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’AFRIQUE NOIRE ET SON THEATRE AU TOURNANT DU XXE SIECLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIRAILLEURS EN IMAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Chalaye. L'Harmattan, n°25, 128 p., 2000, Africultures n°25, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTEURS NOIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 27, 128 p., 2000, Aricultures n°27, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA TRAITE : UN TABOU EN AFRIQUE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Chalaye. L'Harmattan, 20, 128 p., 1999, Africultures n°20, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU NOIR AU NEGRE : L’IMAGE DU NOIR AU THEATRE DE MARGUERITE DE NAVARRE A JEAN GENET (1550-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01479411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEATRES EN ECRITURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, n°10, 96 p., 1998, Africultures, Olivier Barlet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les marronnages des théâtres afro-caribéens face aux identités d’assignation »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Capitelli, Daniela Ricci et Thierno Ibrahima (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, négritudes et métamorphoses identitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écrit surgi du jazz chez Léonora Miano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique(s) Jazz : la scène et les images, Écriture et improvisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage(s)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Esthétique(s) Jazz : la scène et les images</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">.« L’invention théâtrale de « la Vénus noire » et ses avatars scéniques de Saartjie Baartman à Josephine Baker »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Coutelet et Isabelle Moindrot (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’altérité en spectacle 1789-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sacrifice et Eucharistie dans le théâtre de Koffi Kwahulé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole E. Edwards (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacrifice dans les littératures francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill / Rodopi, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Entertainment, Theater, and the Colonies (1870-1914) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Blanchard, Dominic Thomas et alii (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colonial Culture since the Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Press, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théâtre de Tarzan ou les Folies-Bergère de la jungle d’Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chalaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe TortiAlcayaga et Christine Kiehl (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre, destin du cinéma / Théâtre, levain du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, p. 185-195, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05341662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.257.0025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04510968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.019.0261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Urrutiaguer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01463092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afcul.097.0130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462977v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01461572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letessier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477204v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Robles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03297100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionspassages.fr/collections/esthetiques-jazzrires-de-jazz/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04890935v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gbouabl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Traor&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Toth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Et Alii" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579856v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tchamitchian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionspassages.fr/esthetiques-jazz/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05341662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Dechaufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chalaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/thepu.257.0025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04510968v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.019.0261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914042v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Urrutiaguer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462059v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01463092v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462985v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afcul.097.0130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462977v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462953v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01462945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01461572v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mervant-Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubouilh-Frechet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Deshays" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Boisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409387v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Letessier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477204v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Robles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409379v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03297100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionspassages.fr/collections/esthetiques-jazzrires-de-jazz/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04890935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gbouabl&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Traor&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462214v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499085v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462141v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ka Toth" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479450v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Et Alii" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579852v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579845v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579841v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579809v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515624v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tchamitchian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionspassages.fr/esthetiques-jazz/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499054v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>