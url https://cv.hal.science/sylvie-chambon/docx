--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1582,282 +1582,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation d'avatars parlants : Revue et évaluation d'approches génératives</w:t>
+                <w:t xml:space="preserve">Fast and Accurate 3D Face Reconstruction from Multiple Uncalibrated Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Guillotin</w:t>
+                <w:t xml:space="preserve">Hassan Lhallabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Carlier</w:t>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Forgione</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Las Palmas de Gran Canaria - Gran Canaria - Canary Islands, Spain. pp.79-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-04968-1_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142110v1</w:t>
+                <w:t xml:space="preserve">hal-05372714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Accurate 3D Face Reconstruction from Multiple Uncalibrated Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Lhallabi</w:t>
+                <w:t xml:space="preserve">Animation d'avatars parlants : Revue et évaluation d'approches génératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372714v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-FireRecon: Single-Image 3D Firearm Reconstruction Using Video-Derived Voxel Supervision</w:t>
               </w:r>
@@ -1869,51 +1869,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddam Abdulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEEBigData Workshop on Big Data Applications for Fight Against Crime and Terrorism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2025, Macau SAR, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1932,278 +1932,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceasefire Hierarchical Weapon Dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Malon</w:t>
+                <w:t xml:space="preserve">A Quality-Based Criteria for Efficient View Selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys '24: ACM Multimedia Systems Conference 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3625468.3653434⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Robotics, Computer Vision and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, Italy, France. pp.193-209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59057-3_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752643v1</w:t>
+                <w:t xml:space="preserve">hal-04731346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quality-Based Criteria for Efficient View Selection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Alcouffe</w:t>
+                <w:t xml:space="preserve">Ceasefire Hierarchical Weapon Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crouzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Lechelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Robotics, Computer Vision and Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rome, Italy, France. pp.193-209, </w:t>
+              <w:t xml:space="preserve">MMSys '24: ACM Multimedia Systems Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bari, Italy. pp.243-249, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59057-3_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3625468.3653434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731346v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Most Relevant Viewpoint of an Object: a View-Dependent 3D Saliency Approach</w:t>
               </w:r>
@@ -2293,103 +2293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et comparaison de méthodes de reconstruction 3D fine de visages à partir de plusieurs images non calibrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Lhallabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Naturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe "Signal et Image" du Laboratoire d'Informatique et Systèmes (LIS), UMR7020, May 2023, Carqueiranne, France. pp.1--8</w:t>
@@ -2617,64 +2617,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité intrinsèque d'un maillage 3D reconstruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2820,64 +2820,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Quality of a 3D Reconstructed Mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2931,122 +2931,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et comparaison d'information saillante : Pose favorable et image 2D révélatrice d'un objet 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelissier-Combescure</w:t>
+                <w:t xml:space="preserve">Qualité géométrique extrinsèque d'un modèle 3D pour une application à la reconstruction itérative guidée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse., Sep 2021, Saint Ferréol, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2021, Saint Ferréol, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339730v2</w:t>
+                <w:t xml:space="preserve">hal-03339761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Story comparison for estimating field of view overlap in a video collection</w:t>
               </w:r>
@@ -3143,719 +3156,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité géométrique extrinsèque d'un modèle 3D pour une application à la reconstruction itérative guidée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simone Gasparini</w:t>
+                <w:t xml:space="preserve">Extraction et comparaison d'information saillante : Pose favorable et image 2D révélatrice d'un objet 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelissier-Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2021, Saint Ferréol, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse., Sep 2021, Saint Ferréol, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339761v2</w:t>
+                <w:t xml:space="preserve">hal-03339730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la navigation dans un ensemble de vidéos par reformulation de trajectoires</w:t>
+                <w:t xml:space="preserve">Établissement d'un graphe de liens au sein d'une collection de vidéos par comparaisons d'histoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crouzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Journees francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vannes, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891736v1</w:t>
+                <w:t xml:space="preserve">hal-02950728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Établissement d'un graphe de liens au sein d'une collection de vidéos par comparaisons d'histoires</w:t>
+                <w:t xml:space="preserve">Aide à la navigation dans un ensemble de vidéos par reformulation de trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Vannes, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">17e Journees francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950728v1</w:t>
+                <w:t xml:space="preserve">hal-02891736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The propagated skeleton: a robust detail-preserving approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Durix</w:t>
+                <w:t xml:space="preserve">Estimation of correspondent trajectories in multiple overlapping synchronized videos using correlation of activity functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.994-998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130484v1</w:t>
+                <w:t xml:space="preserve">hal-02450853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of correspondent trajectories in multiple overlapping synchronized videos using correlation of activity functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Malon</w:t>
+                <w:t xml:space="preserve">One-step compact skeletonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Crouzil</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th Annual Conference of the European Association for Computer Graphics - Eurographics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genoa, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egs.20191005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450853v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step compact skeletonization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">The propagated skeleton: a robust detail-preserving approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the European Association for Computer Graphics - Eurographics 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Genoa, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">21th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/egs.20191005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130468v1</w:t>
+                <w:t xml:space="preserve">hal-02130484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
               </w:r>
@@ -4865,51 +4865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Becar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4964,51 +4964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeleton-Based Multiview Reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5085,51 +5085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction basée squelette d'un objet 3D à partir de points de vue multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5204,174 +5204,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Quality Assessment for Photo-consistency Evaluation on Planar Classification in Urban Scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Bauda</w:t>
+                <w:t xml:space="preserve">A new minimal path selection algorithm for automatic crack detection on pavement images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Amhaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baltazart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conférence on Pattern Recognition Applications and Methods (ICPRAM 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005222603280333⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.788-792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390843v1</w:t>
+                <w:t xml:space="preserve">hal-01387817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry-Based Superpixel Segmentation Introduction of Planar Hypothesis for Superpixel Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5399,204 +5399,204 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP 2015) part of VISIGRAPP, the 10th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp. 227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new minimal path selection algorithm for automatic crack detection on pavement images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabih Amhaz</w:t>
+                <w:t xml:space="preserve">Image Quality Assessment for Photo-consistency Evaluation on Planar Classification in Urban Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baltazart</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.788-792, </w:t>
+              <w:t xml:space="preserve">4th International Conférence on Pattern Recognition Applications and Methods (ICPRAM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal. pp.328-333, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0005222603280333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387817v1</w:t>
+                <w:t xml:space="preserve">hal-01390843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Skeleton based Reconstruction : From Projective Skeletonization to Canal Surface Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5682,51 +5682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la projection du squelette d'une surface canal 3D : Application à la reconstruction 3D à partir de deux images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5797,243 +5797,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de scènes urbaines par combinaison d'information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Bauda</w:t>
+                <w:t xml:space="preserve">Automatic Road Crack Detection by Selection of Minimal Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Amhaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baltazart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS laboratoire LE2I, Jun 2013, Cluny, France</w:t>
+              <w:t xml:space="preserve">24ème Colloque sur le Traitement du Signal et des Images (GRETSI 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829429v1</w:t>
+                <w:t xml:space="preserve">hal-01197285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Road Crack Detection by Selection of Minimal Paths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabih Amhaz</w:t>
+                <w:t xml:space="preserve">Segmentation de scènes urbaines par combinaison d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baltazart</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Spangenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Colloque sur le Traitement du Signal et des Images (GRETSI 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS laboratoire LE2I, Jun 2013, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197285v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode de relevé automatique de fissures de chaussée fondée sur la recherche de chemins minimaux</w:t>
               </w:r>
@@ -6272,299 +6272,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-resolution approach for fine structure extraction : Application and validation on road images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Road crack extraction with adapted filtering and Markov model-based segmentation : introduction and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Coudray</w:t>
+                <w:t xml:space="preserve">Christian Gourraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Moliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argyro Karathanou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+                <w:t xml:space="preserve">Philippe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Computer Vision Theory and Applications, VISAPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France</w:t>
+              <w:t xml:space="preserve">5th International Joint Conference on Computer Vision Theory and Applications (VISAPP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614116v1</w:t>
+                <w:t xml:space="preserve">hal-00612537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of road cracks with multiple images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-resolution approach for fine structure extraction : Application and validation on road images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyro Karathanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Computer Vision Theory and Applications, VISAPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878872v1</w:t>
+                <w:t xml:space="preserve">hal-00614116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road crack extraction with adapted filtering and Markov model-based segmentation : introduction and validation</w:t>
+                <w:t xml:space="preserve">Detection of road cracks with multiple images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Joint Conference on Computer Vision Theory and Applications (VISAPP 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Angers, France</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Computer Vision Theory and Applications, VISAPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612537v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches simultanées et séquentielles de la mise en correspondance par propagation</w:t>
               </w:r>
@@ -7586,64 +7586,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clean, robust 3D medial axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8536,51 +8536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crouzil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119344" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Mostafa Kamal Sarker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem A Rashwan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Akram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda Furruka Banu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.115433" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem A. Rashwan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenec Puig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-018-0982-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2911484" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bakkay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lubat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barsotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2017.0086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Amhaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2477675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Moliard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.02.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8667.2011.00736.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBGTH7QR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Abdulwahab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jalabert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712676.3718333" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillotin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forgione" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lhallabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gasparini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04968-1_7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752643v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625468.3653434" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Alcouffe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59057-3_13" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelissier-Combescure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012379500003660" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31435-3_12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelissier-Combescure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897783" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339730v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412387" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339761v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Leonard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498757v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660180v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02508286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Becar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roudet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bauda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005222603280333" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662772v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387817v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025158" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2015.67" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343028v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Spangenberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197285v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614106v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Karathanou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878872v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gourraud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309012v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Santhanam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brocardo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Rolland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brocardo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kupelian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perriollat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.382998" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20205-7_23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelissier Combescure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pantel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262568v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caubet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Guillaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Graff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lahoz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02163846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Batac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Branci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011437v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04912970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crouzil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119344" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Mostafa Kamal Sarker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem A Rashwan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Akram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda Furruka Banu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.115433" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem A. Rashwan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenec Puig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-018-0982-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2911484" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bakkay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lubat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barsotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2017.0086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Amhaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2477675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Moliard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.02.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8667.2011.00736.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBGTH7QR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Abdulwahab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jalabert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712676.3718333" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lhallabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gasparini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04968-1_7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillotin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forgione" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Alcouffe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59057-3_13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625468.3653434" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelissier-Combescure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012379500003660" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31435-3_12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelissier-Combescure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897783" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339761v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412387" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339730v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Leonard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_27" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498757v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660180v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02508286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Becar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roudet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025158" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bauda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005222603280333" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2015.67" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343028v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Spangenberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614106v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gourraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Karathanou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878872v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309012v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Santhanam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brocardo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Rolland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brocardo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kupelian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perriollat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.382998" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20205-7_23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelissier Combescure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pantel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262568v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caubet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Guillaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Graff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lahoz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02163846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Batac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Branci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011437v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04912970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>