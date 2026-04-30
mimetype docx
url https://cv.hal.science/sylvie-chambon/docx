--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1448,511 +1448,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eCHFD : extended Ceasefire Hierarchical Firearm Dataset</w:t>
+                <w:t xml:space="preserve">Animation d'avatars parlants : Revue et évaluation d'approches génératives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna Lechelek</w:t>
+                <w:t xml:space="preserve">Damien Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys '25: 16th ACM Multimedia Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056799v1</w:t>
+                <w:t xml:space="preserve">hal-05142110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Accurate 3D Face Reconstruction from Multiple Uncalibrated Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Lhallabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Lhallabi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Naturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Las Palmas de Gran Canaria - Gran Canaria - Canary Islands, Spain. pp.79-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04968-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation d'avatars parlants : Revue et évaluation d'approches génératives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
+                <w:t xml:space="preserve">3D-FireRecon: Single-Image 3D Firearm Reconstruction Using Video-Derived Voxel Supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddam Abdulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEEBigData Workshop on Big Data Applications for Fight Against Crime and Terrorism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2025, Macau SAR, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142110v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-FireRecon: Single-Image 3D Firearm Reconstruction Using Video-Derived Voxel Supervision</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">eCHFD : extended Ceasefire Hierarchical Firearm Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Lechelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crouzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddam Abdulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEEBigData Workshop on Big Data Applications for Fight Against Crime and Terrorism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMSys '25: 16th ACM Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stellenbosch, South Africa, South Africa. pp.214-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3712676.3718333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489546v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quality-Based Criteria for Efficient View Selection</w:t>
               </w:r>
@@ -1977,51 +1977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Robotics, Computer Vision and Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rome, Italy, France. pp.193-209, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2094,64 +2094,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Lechelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMSys '24: ACM Multimedia Systems Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bari, Italy. pp.243-249, </w:t>
@@ -2293,103 +2293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et comparaison de méthodes de reconstruction 3D fine de visages à partir de plusieurs images non calibrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Lhallabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Lhallabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Naturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe "Signal et Image" du Laboratoire d'Informatique et Systèmes (LIS), UMR7020, May 2023, Carqueiranne, France. pp.1--8</w:t>
@@ -2611,151 +2611,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité intrinsèque d'un maillage 3D reconstruit</w:t>
+                <w:t xml:space="preserve">Blind Quality of a 3D Reconstructed Mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2022, Bordeaux, France. pp.3406 - 3410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715031v1</w:t>
+                <w:t xml:space="preserve">hal-03821315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle image met le mieux en valeur un modèle 3D ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pelissier-Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2784,1782 +2793,1773 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Quality of a 3D Reconstructed Mesh</w:t>
+                <w:t xml:space="preserve">Qualité intrinsèque d'un maillage 3D reconstruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SSFAM (Société Savante Française d'Apprentissage Machine); AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2022, Vannes, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897783⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03821315v1</w:t>
+                <w:t xml:space="preserve">hal-03715031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité géométrique extrinsèque d'un modèle 3D pour une application à la reconstruction itérative guidée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simone Gasparini</w:t>
+                <w:t xml:space="preserve">Extraction et comparaison d'information saillante : Pose favorable et image 2D révélatrice d'un objet 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelissier-Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2021, Saint Ferréol, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse., Sep 2021, Saint Ferréol, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339761v2</w:t>
+                <w:t xml:space="preserve">hal-03339730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Story comparison for estimating field of view overlap in a video collection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Malon</w:t>
+                <w:t xml:space="preserve">Qualité géométrique extrinsèque d'un modèle 3D pour une application à la reconstruction itérative guidée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR 2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2021, Saint Ferréol, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523956v1</w:t>
+                <w:t xml:space="preserve">hal-03339761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et comparaison d'information saillante : Pose favorable et image 2D révélatrice d'un objet 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
+                <w:t xml:space="preserve">Story comparison for estimating field of view overlap in a video collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crouzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.5398-5405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339730v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Établissement d'un graphe de liens au sein d'une collection de vidéos par comparaisons d'histoires</w:t>
+                <w:t xml:space="preserve">Aide à la navigation dans un ensemble de vidéos par reformulation de trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Vannes, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">17e Journees francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950728v1</w:t>
+                <w:t xml:space="preserve">hal-02891736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la navigation dans un ensemble de vidéos par reformulation de trajectoires</w:t>
+                <w:t xml:space="preserve">Établissement d'un graphe de liens au sein d'une collection de vidéos par comparaisons d'histoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crouzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Journees francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vannes, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891736v1</w:t>
+                <w:t xml:space="preserve">hal-02950728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of correspondent trajectories in multiple overlapping synchronized videos using correlation of activity functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Malon</w:t>
+                <w:t xml:space="preserve">The propagated skeleton: a robust detail-preserving approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Crouzil</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450853v1</w:t>
+                <w:t xml:space="preserve">hal-02130484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step compact skeletonization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
+                <w:t xml:space="preserve">Estimation of correspondent trajectories in multiple overlapping synchronized videos using correlation of activity functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Leonard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the European Association for Computer Graphics - Eurographics 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.994-998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/egs.20191005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02130468v1</w:t>
+                <w:t xml:space="preserve">hal-02450853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The propagated skeleton: a robust detail-preserving approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-step compact skeletonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Durix</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Kathryn Leonard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. </w:t>
+              <w:t xml:space="preserve">40th Annual Conference of the European Association for Computer Graphics - Eurographics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genoa, Italy. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/egs.20191005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130484v1</w:t>
+                <w:t xml:space="preserve">hal-02130468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
+                <w:t xml:space="preserve">Support Vector Machine (SVM) Recognition Approach adapted to Individual and Touching Moths Counting in Trap Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chafik Bakkay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem A. Rashwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barsotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Visual observation and analysis of Vertebrate And Insect Behavior @ 24th International Conference on Pattern Recognition (VAIB @ IPCR2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684113v1</w:t>
+                <w:t xml:space="preserve">hal-02498757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Vector Machine (SVM) Recognition Approach adapted to Individual and Touching Moths Counting in Trap Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chafik Bakkay</w:t>
+                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Visual observation and analysis of Vertebrate And Insect Behavior @ 24th International Conference on Pattern Recognition (VAIB @ IPCR2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.1-4</w:t>
+              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.393-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498757v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audiovisual annotation procedure for multi-view field recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on MultiMedia Modeling (MMM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Thessaloniki, Greece. pp.399-410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05710-7_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623089v1</w:t>
+                <w:t xml:space="preserve">hal-03684061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual annotation procedure for multi-view field recordings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+                <w:t xml:space="preserve">Pose estimation of a single circle using default intrinsic calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mariyanayagam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on MultiMedia Modeling (MMM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Perth, Australia. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684061v1</w:t>
+                <w:t xml:space="preserve">hal-02092924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pose estimation of a single circle using default intrinsic calibration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
+                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2018, Amsterdam, Netherlands. pp.393-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3204949.3208133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092924v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rectification métrique de l'image d'un marqueur à contour circulaire à partir d'une caméra calibrée par défaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mariyanayagam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4865,51 +4865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Becar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4958,57 +4958,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeleton-Based Multiview Reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Reconstruction basée squelette d'un objet 3D à partir de points de vue multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5025,111 +5025,115 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Garnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.4047-4051</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique (GTMG 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dijon, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464056v1</w:t>
+                <w:t xml:space="preserve">hal-01491211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction basée squelette d'un objet 3D à partir de points de vue multiples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Skeleton-Based Multiview Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5146,340 +5150,345 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique (GTMG 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Dijon, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.4047-4051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491211v1</w:t>
+                <w:t xml:space="preserve">hal-01464056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new minimal path selection algorithm for automatic crack detection on pavement images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabih Amhaz</w:t>
+                <w:t xml:space="preserve">Image Quality Assessment for Photo-consistency Evaluation on Planar Classification in Urban Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baltazart</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025158⟩</w:t>
+              <w:t xml:space="preserve">4th International Conférence on Pattern Recognition Applications and Methods (ICPRAM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal. pp.328-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005222603280333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387817v1</w:t>
+                <w:t xml:space="preserve">hal-01390843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry-Based Superpixel Segmentation Introduction of Planar Hypothesis for Superpixel Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Bauda</w:t>
+                <w:t xml:space="preserve">A new minimal path selection algorithm for automatic crack detection on pavement images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Amhaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baltazart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP 2015) part of VISIGRAPP, the 10th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.788-792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662772v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Quality Assessment for Photo-consistency Evaluation on Planar Classification in Urban Scenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Geometry-Based Superpixel Segmentation Introduction of Planar Hypothesis for Superpixel Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5491,112 +5500,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conférence on Pattern Recognition Applications and Methods (ICPRAM 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP 2015) part of VISIGRAPP, the 10th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp. 227-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0005222603280333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01390843v1</w:t>
+                <w:t xml:space="preserve">hal-03662772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Skeleton based Reconstruction : From Projective Skeletonization to Canal Surface Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5682,51 +5682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la projection du squelette d'une surface canal 3D : Application à la reconstruction 3D à partir de deux images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5911,51 +5911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation de scènes urbaines par combinaison d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7238,51 +7238,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera Localization by Single View Query Using One Circular Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mariyanayagam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7586,64 +7586,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clean, robust 3D medial axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8536,51 +8536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crouzil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119344" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Mostafa Kamal Sarker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem A Rashwan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Akram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda Furruka Banu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.115433" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem A. Rashwan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenec Puig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-018-0982-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2911484" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bakkay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lubat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barsotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2017.0086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Amhaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2477675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Moliard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.02.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8667.2011.00736.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBGTH7QR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Abdulwahab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jalabert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712676.3718333" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lhallabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gasparini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04968-1_7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillotin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forgione" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Alcouffe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59057-3_13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625468.3653434" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelissier-Combescure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012379500003660" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31435-3_12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelissier-Combescure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897783" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339761v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523956v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412387" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339730v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Leonard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_27" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498757v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660180v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02508286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Becar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roudet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025158" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bauda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005222603280333" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2015.67" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343028v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Spangenberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614106v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gourraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Karathanou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878872v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309012v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Santhanam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brocardo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Rolland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brocardo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kupelian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perriollat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.382998" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20205-7_23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelissier Combescure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pantel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262568v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caubet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Guillaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Graff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lahoz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02163846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Batac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Branci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011437v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04912970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crouzil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119344" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Mostafa Kamal Sarker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem A Rashwan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Akram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda Furruka Banu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.115433" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem A. Rashwan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenec Puig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-018-0982-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2911484" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bakkay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lubat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barsotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2017.0086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Amhaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2477675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Moliard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.02.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8667.2011.00736.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBGTH7QR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillotin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forgione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lhallabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gasparini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04968-1_7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Abdulwahab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jalabert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712676.3718333" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Alcouffe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59057-3_13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625468.3653434" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelissier-Combescure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012379500003660" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31435-3_12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelissier-Combescure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897783" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339730v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339761v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412387" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Leonard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brunet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660180v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02508286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Becar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491211v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roudet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bauda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005222603280333" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2015.67" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343028v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Spangenberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614106v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gourraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Karathanou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878872v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309012v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Santhanam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brocardo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Rolland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brocardo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kupelian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perriollat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.382998" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20205-7_23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelissier Combescure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pantel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262568v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caubet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Guillaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Graff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lahoz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02163846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Batac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Branci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011437v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04912970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>