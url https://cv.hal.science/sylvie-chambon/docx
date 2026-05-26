--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -1448,511 +1448,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animation d'avatars parlants : Revue et évaluation d'approches génératives</w:t>
+                <w:t xml:space="preserve">eCHFD : extended Ceasefire Hierarchical Firearm Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Guillotin</w:t>
+                <w:t xml:space="preserve">Loubna Lechelek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Carlier</w:t>
+                <w:t xml:space="preserve">Saddam Abdulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Forgione</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMSys '25: 16th ACM Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Stellenbosch, South Africa, South Africa. pp.214-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3712676.3718333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142110v1</w:t>
+                <w:t xml:space="preserve">hal-05056799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Accurate 3D Face Reconstruction from Multiple Uncalibrated Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Lhallabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Naturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Analysis of Images and Patterns</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Las Palmas de Gran Canaria - Gran Canaria - Canary Islands, Spain. pp.79-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-04968-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-FireRecon: Single-Image 3D Firearm Reconstruction Using Video-Derived Voxel Supervision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saddam Abdulwahab</w:t>
+                <w:t xml:space="preserve">Animation d'avatars parlants : Revue et évaluation d'approches génératives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guillotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEEBigData Workshop on Big Data Applications for Fight Against Crime and Terrorism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2025, Macau SAR, China</w:t>
+              <w:t xml:space="preserve">ORASIS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEN Yncréa Ouest, Jun 2025, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05489546v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eCHFD : extended Ceasefire Hierarchical Firearm Dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loubna Lechelek</w:t>
+                <w:t xml:space="preserve">3D-FireRecon: Single-Image 3D Firearm Reconstruction Using Video-Derived Voxel Supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddam Abdulwahab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys '25: 16th ACM Multimedia Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the IEEEBigData Workshop on Big Data Applications for Fight Against Crime and Terrorism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2025, Macau SAR, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3712676.3718333⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05056799v1</w:t>
+                <w:t xml:space="preserve">hal-05489546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quality-Based Criteria for Efficient View Selection</w:t>
               </w:r>
@@ -1977,51 +1977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Robotics, Computer Vision and Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rome, Italy, France. pp.193-209, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2094,64 +2094,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Lechelek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMSys '24: ACM Multimedia Systems Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bari, Italy. pp.243-249, </w:t>
@@ -2293,103 +2293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et comparaison de méthodes de reconstruction 3D fine de visages à partir de plusieurs images non calibrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Lhallabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Naturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Equipe "Signal et Image" du Laboratoire d'Informatique et Systèmes (LIS), UMR7020, May 2023, Carqueiranne, France. pp.1--8</w:t>
@@ -2611,485 +2611,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Quality of a 3D Reconstructed Mesh</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simone Gasparini</w:t>
+                <w:t xml:space="preserve">Quelle image met le mieux en valeur un modèle 3D ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelissier-Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2022, Vannes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821315v1</w:t>
+                <w:t xml:space="preserve">hal-03715237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle image met le mieux en valeur un modèle 3D ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Pelissier-Combescure</w:t>
+                <w:t xml:space="preserve">Qualité intrinsèque d'un maillage 3D reconstruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2022, Vannes, France</w:t>
+              <w:t xml:space="preserve">Conférence Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SSFAM (Société Savante Française d'Apprentissage Machine); AFRIF (Association Française pour la Reconnaissance et l'Interprétation des Formes), Jul 2022, Vannes, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715237v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité intrinsèque d'un maillage 3D reconstruit</w:t>
+                <w:t xml:space="preserve">Blind Quality of a 3D Reconstructed Mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th IEEE International Conference on Image Processing (ICIP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2022, Bordeaux, France. pp.3406 - 3410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715031v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et comparaison d'information saillante : Pose favorable et image 2D révélatrice d'un objet 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
+                <w:t xml:space="preserve">Story comparison for estimating field of view overlap in a video collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crouzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan, Italy. pp.5398-5405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339730v2</w:t>
+                <w:t xml:space="preserve">hal-03523956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité géométrique extrinsèque d'un modèle 3D pour une application à la reconstruction itérative guidée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Alcouffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3104,1462 +3126,1440 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse, Sep 2021, Saint Ferréol, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339761v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Story comparison for estimating field of view overlap in a video collection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Malon</w:t>
+                <w:t xml:space="preserve">Extraction et comparaison d'information saillante : Pose favorable et image 2D révélatrice d'un objet 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pelissier-Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Pattern Recognition (ICPR 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18èmes journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS]; Equipe REVA, IRIT : Institut de Recherche en Informatique de Toulouse., Sep 2021, Saint Ferréol, France. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03523956v1</w:t>
+                <w:t xml:space="preserve">hal-03339730v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la navigation dans un ensemble de vidéos par reformulation de trajectoires</w:t>
+                <w:t xml:space="preserve">Établissement d'un graphe de liens au sein d'une collection de vidéos par comparaisons d'histoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crouzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Journees francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vannes, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891736v1</w:t>
+                <w:t xml:space="preserve">hal-02950728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Établissement d'un graphe de liens au sein d'une collection de vidéos par comparaisons d'histoires</w:t>
+                <w:t xml:space="preserve">Aide à la navigation dans un ensemble de vidéos par reformulation de trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crouzil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Reconnaissance des Formes, Image, Apprentissage et Perception (RFIAP 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Vannes, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">17e Journees francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950728v1</w:t>
+                <w:t xml:space="preserve">hal-02891736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The propagated skeleton: a robust detail-preserving approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Durix</w:t>
+                <w:t xml:space="preserve">Estimation of correspondent trajectories in multiple overlapping synchronized videos using correlation of activity functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crouzil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.994-998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130484v1</w:t>
+                <w:t xml:space="preserve">hal-02450853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of correspondent trajectories in multiple overlapping synchronized videos using correlation of activity functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Malon</w:t>
+                <w:t xml:space="preserve">One-step compact skeletonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Crouzil</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th Annual Conference of the European Association for Computer Graphics - Eurographics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genoa, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egs.20191005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02450853v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step compact skeletonization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">The propagated skeleton: a robust detail-preserving approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the European Association for Computer Graphics - Eurographics 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Genoa, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">21th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/egs.20191005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130468v1</w:t>
+                <w:t xml:space="preserve">hal-02130484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Vector Machine (SVM) Recognition Approach adapted to Individual and Touching Moths Counting in Trap Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Chafik Bakkay</w:t>
+                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Visual observation and analysis of Vertebrate And Insect Behavior @ 24th International Conference on Pattern Recognition (VAIB @ IPCR2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2018, Amsterdam, Netherlands. pp.393-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3204949.3208133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498757v1</w:t>
+                <w:t xml:space="preserve">hal-03684113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
+                <w:t xml:space="preserve">Support Vector Machine (SVM) Recognition Approach adapted to Individual and Touching Moths Counting in Trap Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chafik Bakkay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem A. Rashwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lubat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barsotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.393-398</w:t>
+              <w:t xml:space="preserve">Workshop on Visual observation and analysis of Vertebrate And Insect Behavior @ 24th International Conference on Pattern Recognition (VAIB @ IPCR2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623089v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audiovisual annotation procedure for multi-view field recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on MultiMedia Modeling (MMM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amsterdam, Netherlands. pp.393-398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684061v1</w:t>
+                <w:t xml:space="preserve">hal-03623089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pose estimation of a single circle using default intrinsic calibration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
+                <w:t xml:space="preserve">Audiovisual annotation procedure for multi-view field recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Malon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on MultiMedia Modeling (MMM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Thessaloniki, Greece. pp.399-410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-05710-7_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092924v1</w:t>
+                <w:t xml:space="preserve">hal-03684061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse Campus Surveillance Dataset: scenarios, soundtracks, synchronized videos with overlapping and disjoint views</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guyot</w:t>
+                <w:t xml:space="preserve">Pose estimation of a single circle using default intrinsic calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mariyanayagam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ACM Multimedia Systems Conference (MMSys 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Perth, Australia. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684113v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rectification métrique de l'image d'un marqueur à contour circulaire à partir d'une caméra calibrée par défaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mariyanayagam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4865,51 +4865,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Becar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4958,57 +4958,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02508286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction basée squelette d'un objet 3D à partir de points de vue multiples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Skeleton-Based Multiview Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5025,115 +5025,111 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Garnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique (GTMG 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Dijon, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">23rd IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.4047-4051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01491211v1</w:t>
+                <w:t xml:space="preserve">hal-01464056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeleton-Based Multiview Reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Reconstruction basée squelette d'un objet 3D à partir de points de vue multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5150,345 +5146,340 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Garnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.4047-4051</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique (GTMG 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dijon, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464056v1</w:t>
+                <w:t xml:space="preserve">hal-01491211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Quality Assessment for Photo-consistency Evaluation on Planar Classification in Urban Scenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Bauda</w:t>
+                <w:t xml:space="preserve">A new minimal path selection algorithm for automatic crack detection on pavement images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Amhaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charvillat</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baltazart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conférence on Pattern Recognition Applications and Methods (ICPRAM 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0005222603280333⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.788-792, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390843v1</w:t>
+                <w:t xml:space="preserve">hal-01387817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new minimal path selection algorithm for automatic crack detection on pavement images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabih Amhaz</w:t>
+                <w:t xml:space="preserve">Geometry-Based Superpixel Segmentation Introduction of Planar Hypothesis for Superpixel Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baltazart</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gurdjos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP 2015) part of VISIGRAPP, the 10th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany. pp. 227-232</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387817v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry-Based Superpixel Segmentation Introduction of Planar Hypothesis for Superpixel Construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Image Quality Assessment for Photo-consistency Evaluation on Planar Classification in Urban Scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5500,103 +5491,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charvillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP 2015) part of VISIGRAPP, the 10th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conférence on Pattern Recognition Applications and Methods (ICPRAM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lisbonne, Portugal. pp.328-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0005222603280333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662772v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Skeleton based Reconstruction : From Projective Skeletonization to Canal Surface Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5682,51 +5682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la projection du squelette d'une surface canal 3D : Application à la reconstruction 3D à partir de deux images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5911,51 +5911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation de scènes urbaines par combinaison d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7238,51 +7238,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camera Localization by Single View Query Using One Circular Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mariyanayagam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gurdjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7586,64 +7586,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clean, robust 3D medial axis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8536,51 +8536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crouzil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119344" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Mostafa Kamal Sarker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem A Rashwan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Akram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda Furruka Banu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.115433" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem A. Rashwan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenec Puig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-018-0982-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2911484" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bakkay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lubat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barsotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2017.0086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Amhaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2477675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Moliard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.02.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8667.2011.00736.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBGTH7QR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillotin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forgione" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lhallabi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gasparini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04968-1_7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Abdulwahab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jalabert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712676.3718333" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Alcouffe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59057-3_13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625468.3653434" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelissier-Combescure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012379500003660" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31435-3_12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelissier-Combescure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821315v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897783" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715237v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715031v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339730v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339761v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412387" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Leonard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_27" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498757v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brunet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660180v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02508286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Becar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491211v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roudet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464056v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bauda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005222603280333" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025158" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2015.67" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343028v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Spangenberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614106v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gourraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Karathanou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878872v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309012v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Santhanam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brocardo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Rolland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brocardo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kupelian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perriollat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.382998" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20205-7_23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelissier Combescure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pantel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262568v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caubet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Guillaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Graff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lahoz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02163846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Batac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Branci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011437v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04912970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000252v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Malon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crouzil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charvillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.119344" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977648v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Mostafa Kamal Sarker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem A Rashwan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhan Akram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Kumar Singh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syeda Furruka Banu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.115433" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126045v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman-Jimenez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cvi2.12010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3548555.3548560" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem A. Rashwan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenec Puig" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-018-0982-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891651v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gurdjos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2911484" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chafik Bakkay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lubat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barsotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cvi.2017.0086" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Amhaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baltazart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2015.2477675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Moliard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2011.02.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878451v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cord" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8667.2011.00736.x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBGTH7QR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Lechelek" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Abdulwahab" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jalabert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712676.3718333" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lhallabi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gasparini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Naturel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04968-1_7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142110v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillotin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Carlier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Forgione" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Alcouffe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59057-3_13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752643v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3625468.3653434" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007327v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelissier-Combescure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012379500003660" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31435-3_12" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pelissier-Combescure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715031v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897783" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523956v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412387" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339761v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339730v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950728v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450853v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130468v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Leonard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130484v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_27" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204949.3208133" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498757v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623089v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684061v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05710-7_33" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mariyanayagam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brunet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660180v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02508286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Becar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01464056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roudet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491211v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387817v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025158" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bauda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390843v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005222603280333" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DV.2015.67" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343028v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197285v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Spangenberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202525v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614106v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612526v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612537v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gourraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nicolle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614116v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coudray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Karathanou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878872v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404642v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309012v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Santhanam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brocardo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Rolland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Brocardo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kupelian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309013v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Angelini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147657v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perriollat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2007.382998" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20205-7_23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pelissier Combescure" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483661v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pantel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262568v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165554v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Caubet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Guillaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Graff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lahoz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02163846v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Batac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02165543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chanet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150459v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Branci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011437v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04912970v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>