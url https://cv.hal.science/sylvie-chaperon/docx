--- v0 (2026-03-06)
+++ v1 (2026-04-19)
@@ -321,634 +321,849 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire des sexualités en France XIXe-XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Retaillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Retaillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Taraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire des femmes et du genre. Historiographie, sources et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mouysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idées reçues sur le clitoris. Anatomie politique et historique d’un organe méconnu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Fillod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier bleu. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cavalier bleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9791031805153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire des féministes. France XVIIIe XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1700 p., 2017, 978-2-13-078720-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02082913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éros parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Revenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rétaillaud-Bajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dunod</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+                <w:t xml:space="preserve">Christelle Taraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, 2013, Genre, sexualité &amp; société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9791031805153</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Guyot, Bréviaire de l'amour expérimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot &amp; Rivages, pp.110, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 1700 p., 2017, 978-2-13-078720-4</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines de la sexologie 1850-1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot &amp; Rivages, pp.351, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Payot &amp; Rivages, pp.351, 2012</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médecine du sexe et les femmes. Anthologie des perversions féminines au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Musardine, pp.195, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Payot &amp; Rivages, pp.110, 2012</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les années Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fayard, 430p, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">La Musardine, pp.195, 2008</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casterman. Casterman, 1991, 2-203-14016-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...123 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -958,4411 +1173,4411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Deuxième sexe&amp;quot; dans la guerre froide, Europe 1949-1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (57), pp.133-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.23408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outcry over &amp;quot;The Second Sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Millman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simone de Beauvoir studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.19-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/25897616-bja10045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier &amp;quot;Le rideau déchiré. La sexologie à l'heure de la Guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Nagels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vanderpelen-Diagre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sextant, ULB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sextant.323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du numéro &amp;quot;Lire et traduire le Deuxième sexe à l'échelle globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simone de Beauvoir studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (2), pp.173-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/25897616-bja10032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes : les invisibles de l'histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Coulomb-Gully</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Patrimoine : histoire, culture et création d'Occitanie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception du Deuxième sexe en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The reception of The Second Sex in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Le Dœuff Pionnière des études beauvoiriennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Le Dœuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simone de Beauvoir studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (2), pp.297-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/25897616-bja10031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sexologie : une science européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexology: A European science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard von Krafft-Ebing, Psychopatia Sexualis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cercle psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04173471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier : Les années 1968, la décennie féministe et homosexuelle en région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.4947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02082990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexologies européennes. La médicalisation de la sexualité (Europe latine, XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.1139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier « Genre, crime et châtiment »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.4418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scandale du Deuxième sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Combats féministes, 1080, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction, dossier &amp;quot;Éros parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rétaillaud-Bajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Revenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Rouch</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Taraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Éros parisien, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gss.3039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02975463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecine et sexualité, aperçus sur une rencontre historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahema Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (57), pp.133-160. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 37, pp.123-142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Outcry over &amp;quot;The Second Sex</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medicine and Sexuality, Overview of a Historiographical Encounter: French Research on the Modern and Contemporary Periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophia Millman</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahema Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regan Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.116-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le début des études féministe à Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://sms.hypotheses.org/?s=chaperon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecine et sexualité, aperçus sur une rencontre historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahema Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03011446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mariage libre (1867) de Paul Lacombe entre union libre et féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauvoir et le féminisme français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Simone de Beauvoir, 100, pp.277-283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier &amp;quot;Homosexualités européennes (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Taraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trône des plaisirs et des voluptés. Anatomie politique du clitoris de l'Antiquité à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118, pp.41-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perversions, des &amp;quot; forces du mal &amp;quot; à l'inconscient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grands Dossiers des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°28, pp.55-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Deuxième sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Une vie, une œuvre Simone de Beauvoir, pp.116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du féminisme à la sexologie : un parcours en Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°4, http://gss.revues.org/1672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondements du savoir psychiatrique sur la sexualité déviante au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°10, pp.276-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freud et la sexologie de son temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28, pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexologie et féminisme au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°58, pp.67-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sexologie française contemporaine : un premier bilan historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.7-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’anaphrodisie à la frigidité : jalons pour une histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (3), pp.189-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le combat pour le droit de vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire. Les collections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34, pp.68-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ingresso delle donne nella vita politica : Francia e Italia a confronto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, V (2), pp.117-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aperçus sur un siècle de féminismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Offen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 394, pp.131-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre et l’histoire contemporaine des sexualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (1), pp.333-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial de &amp;quot;Utopies sexuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.5-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00203493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von der Frauengeschichte zur Geschlechtegeschichte. Die Entwicklung in Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationale Schulbuchforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (2), pp.13-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauvoir à la croisée des femmes et des intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simone de Beauvoir studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 32 (1), pp.19-34. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 20, pp.39-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58, pp.38-39</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds Daniel Guérin et l’histoire de la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la BDIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04173472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute de gant d’amour…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Panoramiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 60, pp.12-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04173474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire contemporaine des sexualités en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 75, pp.47-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04173475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinsey en France : les sexualités masculine et féminine en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 198, pp.91-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire contemporaine des sexualités, ébauche d’un bilan historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 84, pp.5-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui a inventé la Journée de la femme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une génération d’intellectuelles dans le sillage de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13, pp.99-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures contemporaines du Deuxième sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, pp.51-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mouvement jeunes femmes 1946-1970: de l’Evangile au féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 146, pp.153-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit de vote à la pilule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.84-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le deuxième sexe en héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auê sobre O Segundo Sexo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos Pagu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12, pp.37-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Combats féministes, 1080, pp.40-41</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le deuxième sexe contre le naturalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique féministe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 69, pp.75-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La deuxième Simone de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 593, pp.112-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37, pp.123-142</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combat pour la contraception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 202, pp.13-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La radicalisation des mouvements féminins de 1960 à 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 48, pp.61-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, http://sms.hypotheses.org/?s=chaperon</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le deuxième sexe est tertiaire et le premier secondaire. A propos de l'orientation des femmes dans l'enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 140, pp.134-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37, pp.116-135</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femme : objet non identifié, analyse épistémologique du féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 48, pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes et la professionnalisation de l'enseignement: l'exemple des IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives universitaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 3 (1-2), pp.148-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...2604 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5372,104 +5587,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinquantenaire du Deuxième sexe / [colloque international Simone de Beauvoir, Paris, janvier 1999]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Delphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Syllepse, pp.523, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00419847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5479,5133 +5694,5215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reading and Translating The Second Sex Globally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simone de Beauvoir studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31 (2), 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rideau déchiré. La sexologie à l’heure de la Guerre froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Nagels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vanderpelen-Diagre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sextant, ULB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Reading and Translating The Second Sex Globally</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les années 1968 : la décennie féministe et homosexuelle en région</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.4925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02153785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexologie et idéologie (dossier thématique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.1229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médicalisation de la sexualité (Dossier thématique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, 2018, Histoire, médecine et santé, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.1136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre, crimes et châtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 25, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.4413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02153791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et expertise psychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.126, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éros parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Rouch</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 31 (2), 2020</w:t>
+                <w:t xml:space="preserve">Emmanuelle Rétaillaud-Bajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Revenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Taraud,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.150, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Homosexualités européennes : XIXe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Taraud,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail, pouvoir, justice : questions de genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.200, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies sexuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Rouch</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.327, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00203433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où sont les femmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Coulomb-Gully</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Patrimoine : histoire, culture et création d'Occitanie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexualité et dominations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 84, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">pp.126, 2013</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions actuelles au féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Temps Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 593, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...539 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (50)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux d'ombres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Reubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savanturières. Une histoire naturelle au féminin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05581729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Feminisms, Marxism, And their Contentious Links »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rochefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Jean-Numa Ducange et Antony Burlaud (ed.), Marx, a French Passion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill, pp.261-269, 2023, 978-90-04-53353-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04318543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médecine ou la fabrique du corps féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahema Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Moulinier-Brogi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Chaperon, Adeline Grand-Clément, Sylvie Mouysset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des femmes et du genre. Historiographie, sources et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.195-218, 2022, Histoire des femmes et du genre. Historiographie, sources et méthodes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Le genre, une omission scientifique qui ne tient plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Courau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Courduriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thérèse Courau; Julie Jarty; Nathalie Lapeyre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre des sciences. Approches épistémologiques et pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Le bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-23, 2022, 9782356878649</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03903564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire des vagues&amp;quot; : aux sources du féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Collin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire des femmes et du genre. Historiographie, sources et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-262, 2022, Collection U, 9782200634049</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : L’histoire des femmes et du genre. Historiographie, sources et méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grand-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouysset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Collin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire des femmes et du genre. Historiographie, sources et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-14, 2022, Collection U, 9782200634049</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bonaparte and female frigidity: from physiology to psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Giami; Sharman Levinson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histories of sexology: between science and politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.207-224, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme et marxisme, des liens conflictuels&amp;quot; in Jean-Numa Ducange et Antony Burland (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Courduriès</w:t>
+                <w:t xml:space="preserve">Florence Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marx, une passion française, Paris, La Découverte, p. 275-284.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01894735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir et Jean-Paul Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emma Lavigne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Couples modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard Centre Pompidou-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.90-91, 2018, 9782072771620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme et marxisme, des liens conflictuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Jarty</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J.-N. Ducange; A. Burlaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marx, une passion française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275-284, 2018, 9782348035609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme : convergences et divergences européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Charles; Daniel Roche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe. Encyclopédie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1880-1885, 2018, 978-2-330-10643-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, une homosexualité ni tout feu ni tout flamme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gardey, Delphine; Vuille, Marilène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences du désir, la sexualité féminine de la psychanalyse aux neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.283-295, 2018, 9782356875648</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le couple XIXe-XX siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emma Lavigne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Couples modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard Centre Pompidou-Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.412, 2018, 9782072771620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à La science taille XX elles, catalogue d'exposition de Femmes et sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La science taille XX elles, catalogue d'exposition de Femmes et sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8-9, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Le genre des sciences. Approches épistémologiques et pluridisciplinaires</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes. France XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-23, 2022, 9782356878649</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.IX-XX, 2017, 978-2-13-078720-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.249-262, 2022, Collection U, 9782200634049</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1949 : Réinventer le féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Boucheron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire mondiale de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.655-659, 2016, 9782021336290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-14, 2022, Collection U, 9782200634049</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renaissance de la sexologie française à la fin des années 1950 : Les prémisses de la révolution sexuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Giami; Gert Hekma. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Révolutions sexuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Musardine, pp.113-145., 2015, 978-2-84271-763-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.207-224, 2021</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The MLF and the Bobigny Affair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margaret A. Simons; Marybeth Timmermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simone de Beauvoir. Feminist Writings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Illinois Press, pp.179-191, 2015, 0252039009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freud et la sexologie de son temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Marmion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freud et la psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions sciences humaines, pp.50-54, 2015, 9782361063542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">Marx, une passion française</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rapide disparition des résistantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Evelyne Morin-Rotureau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Françaises au cœur de la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement; Ministère de La Défense, pp.151-163, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à Massimo Prearo, Le moment politique de l'homosexualité. Mouvements, identités et communautés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Massimo Prearo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le moment politique de l'homosexualité. Mouvements, identités et communautés en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.5 -11, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 8: The Revival of Sexuality Studies in France in the Late 1950s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexual Revolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.275-284, 2018, 9782348035609</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-154, 2014, 978-1-137-32146-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.90-91, 2018, 9782072771620</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Difficult Struggle for Women's Political Rights in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodriguez-Ruiz, Blanca and Rubio-Marin, ruth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Struggle for Female Suffrage in Europe. Voting to Become Citizens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.305-319, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.1880-1885, 2018, 978-2-330-10643-0</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Momonne » et les « bonnes femmes » ou Beauvoir et le MLF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bard, Christine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les féministes de la deuxième vague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.85-96, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.283-295, 2018, 9782356875648</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des égouts et des femmes : l'hygiénisme au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcondes, Lia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eau et féminisme. Petite histoire croisée de la domination des femmes et de la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, pp.83-99, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.412, 2018, 9782072771620</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le deuxième sexe de Simone de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Dermenjian, I. Jami, A. Rouquier et F. Thébaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place des femmes dans l'histoire. Une histoire mixte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.393-394, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, pp.8-9, 2018</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les féminismes et la sexualité, XIXe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorlin, Elsa et Fassin, Eric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genres et sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bpi, pp.17-24, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, pp.IX-XX, 2017, 978-2-13-078720-4</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un petit tour dans les études beauvoiriennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lilane Lazar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'empreinte Beauvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes sud, pp.131-137, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.655-659, 2016, 9782021336290</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les amours de Beauvoir : une révolution sexuelle avant l’heure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piette, Valérie; Beauthier, Régine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les révolutions sexuelles au cours des 19e et 20e siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université libre de Bruxelles, pp.201-238, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, University of Illinois Press, pp.179-191, 2015, 0252039009</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du malthusianisme au Birth control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque La meilleure contraception c’est celle qu’on choisit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12-17, Fédération régionale Midi-Pyrénées; MFPF, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Musardine, pp.113-145., 2015, 978-2-84271-763-6</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les études beauvoiriennes aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julia Kristeva. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redécouvrir l’œuvre de Simone de Beauvoir. Du Deuxième sexe à la Cérémonie des adieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions du Bord de l’eau, pp.467-469, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions sciences humaines, pp.50-54, 2015, 9782361063542</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexologie et féminisme : Paroles de femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Dadoun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexyvilisation, Figures sexuelles du temps présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Punctum, pp.99-116, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.141-154, 2014, 978-1-137-32146-6</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le MFPF face au féminisme (1956-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bard; Janine Mossuz-Lavau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le planning familial, histoire et mémoire 1956-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.21-25, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La rapide disparition des résistantes</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’histoire des femmes à l’histoire du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Tager; Jean-François Wagniart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des femmes sans histoire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveaux regard; Syllepse, pp.13-22, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à « Genre, militantisme, mobilisations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bard; Christian Baudelot; Janine Mossuz-Lavau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les femmes s’en mêlent. Genre et pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Martinière, pp.211-214, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contester normes et savoirs sur la sexualité (France-Angleterre, 1880-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eliane Gubin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le siècle des féminismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Atelier, pp.333-346, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir à la croisée de l’histoire des femmes et des intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Trebitsch; Nicole Racine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectuelles. Du genre en histoire des intellectuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Complexe, pp.115-133, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre : un mot, un concept ou un label ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Fougeyrollas-Schwebel; Christine Planté; Michèle Riot-Sarcey; Claude Zaidman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre comme catégorie d’analyse. Sociologie, histoire, littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.107-112, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1949-1999 : cinquante ans de lectures et de débats français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Chaperon; Christine Delphy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cinquantenaire du Deuxième sexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syllepse, pp.357-362, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les récompenses des résistantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evelyne Morin-Rotureau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Françaises au cœur de la guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Autrement; Ministère de La Défense, pp.151-163, 2014</w:t>
+              <w:t xml:space="preserve">1939-1945 : Combats de femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.171-185, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.5 -11, 2014</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La période 1945-1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut CGT d’histoire sociale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes et syndicalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VO Editions, pp.39-63, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.305-319, 2012</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feminism is dead. Long live feminism! The Women’s Movement in France at the Liberation, 1944-1946</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Duchen; Irene Bandhauer-Schöffmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When the War was Over: Women, War and Peace in Europe, 1944-1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leicester University Presss, pp.146-160, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Momonne » et les « bonnes femmes » ou Beauvoir et le MLF</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justicia para el &amp;quot;Segundo sexo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un siglo de antifeminismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblioteca Nueva, pp.227-238, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauenbewegungen in Frankreich zur Zeit der Befreiung (1944-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Duchen; Irene Bandhauer-Schöffmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nach dem Krieg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centaurus, pp.154-174, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le féminisme depuis 1945 : ruptures et renouvellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Abensour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger Levrault, pp.173-183, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement des femmes à la Libération 1944-1946</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rita Thalmann; Marie-Claire Hoock-Demarle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexe et race. Discours et formes d’exclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications Universitaires Denis-Diderot, pp.147-174, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haro sur le Deuxième sexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bard, Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les féministes de la deuxième vague</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.85-96, 2012</w:t>
+              <w:t xml:space="preserve">Un siècle d’antiféminisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.269-283, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Dispute, pp.83-99, 2011</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1945-1970, reprendre l’histoire du féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Sohn; Françoise Thélamon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire sans les femmes est-elle possible?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perrin, pp.205-216, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Belin, pp.393-394, 2010</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mouvements féminins face à l'Etat masculin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eliane Vient. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La démocratie à la Française ou les femmes indésirables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’université de Paris VII Denis Diderot, pp.241-256, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Actes sud, pp.131-137, 2009</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir entre féminisme et sexisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ephesia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.347-351, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bpi, pp.17-24, 2009</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image de la femme dans les tableaux d'histoire de David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-France Brive. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les femmes et la révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.332-335, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...1674 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10615,100 +10912,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le début des études féministes à l’Université de Toulouse – le Mirail (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/u92c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10718,2401 +11015,2401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masturbation (XVIIIe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.500-502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard von Krafft-Ebing (1840-1902), Psychopathia sexualis, 1886</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bibliothèque idéale de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.117-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04267115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme, sois mère et tais-toi !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire universelle de la connerie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.253-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04267132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libération sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.902-906</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grépon, Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.674-677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valabrègue Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1477-1480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaton, Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.284-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Librairie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes. France XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.906-908</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouque, Antoinette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.595-601</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creux de la vague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.265-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphy, Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.397-403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marty-Capgras André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.949-951</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Beauvoir, de</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.131-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union des femmes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1469-1472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertin, Célia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des féministes, France XVIII-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.153-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1477-1480</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organes sexuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie critique du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.428-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.284-287</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parti communiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.612-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.906-908</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clitoridectomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.180-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.674-677</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krafft-Ebing, Richard von</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.347-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.902-906</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Ménie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.470-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.265-269</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.285-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.595-601</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.777-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.397-403</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04269485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.98-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.949-951</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes, vote des</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la France Libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.570-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.131-137</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexualité(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d’histoire culturelle de la France contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.837-840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1469-1472</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Maitron. Dictionnaire biographique mouvement ouvrier mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.417-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.428-438</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots de l’histoire des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.96-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.777-780</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaisir sexuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots de l’histoire des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.79-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.285-289</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise d'Eaubonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Cultures gay et lesbiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.470-472</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des cultures gay et lesbiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.66-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.612-615</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Cultures gay et lesbiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.66-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.180-181</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir, Le deuxième sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des oeuvres politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.83-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.347-348</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouvements de libération des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le siècle rebelle, Dictionnaire de la contestation au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.409-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.98-101</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Deuxième sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le siècle rebelle, Dictionnaire de la contestation au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.172-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...758 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13122,121 +13419,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion du genre dans les sciences (INGESCI), dialogues interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Soriano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHS- Toulouse. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13246,100 +13543,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Creux de la vague. Mouvements féminins et féminismes (1945-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Institut universitaire européen, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04173483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13349,105 +13646,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du féminisme à la sexologie, variations sur le sexe et le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Panthéon-Sorbonne - Paris I, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00403886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId246"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13515,51 +13812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="893929C6"/>
+    <w:nsid w:val="65DB82FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13663,51 +13960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C6A8BA2"/>
+    <w:nsid w:val="059C8504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13897,51 +14194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-chaperon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5933-541X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060605774" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/060605774" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sexologies.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798949v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaperon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-femmes-et-du-genre-historiographie-sources-et" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170067v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fillod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-clitoris/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082913v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_f%C3%A9ministes_France_-_XVIIIe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967985v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091391v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rouch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23408" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Millman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10045" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Nagels" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanderpelen-Diagre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sextant.323" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083141v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10031" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173471v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Zeller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4947" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1139" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Pennec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4418" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083059v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Hanafi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;taillaud-Bajac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173036v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Kramer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173005v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091132v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968033v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968043v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968064v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968058v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968067v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173462v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173460v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173467v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Offen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173276v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203493v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269539v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265972v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173474v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265991v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266003v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266007v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266015v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091119v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266027v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266047v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266056v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270156v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419847v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delphy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170093v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170086v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083202v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1229" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1136" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4925" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4413" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967999v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taraud," TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968016v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203433v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170123v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170111v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847412v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dasen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier-Brogi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903564v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-genre-des-sciences/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267100v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267096v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267110v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894735v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083087v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/marx_une_passion_francaise-9782707198938" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083113v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/Couples-modernes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083097v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/65760" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091243v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/les-sciences-du-desir-la-sexualite-feminine-de-la-psychanalyse-aux-neurosciences/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083121v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172984v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564798v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083149v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/histoire-mondiale-de-la-france-collectif/9782021336290" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083186v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083189v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083184v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977895v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137321459#aboutBook" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269479v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968142v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968143v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968147v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968160v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091098v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269490v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269495v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269514v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269536v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270094v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270086v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270097v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270105v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270138v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270119v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270123v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270121v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270140v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270127v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091154v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270142v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270148v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270150v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808677v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92c" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267104v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267115v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267132v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083250v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083233v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082304v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Sanchez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083245v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083235v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083242v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083238v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083247v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083225v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083249v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083154v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968086v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968090v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968092v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968081v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968078v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968151v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269519v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270080v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270081v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091193v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813424v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270101v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270115v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270133v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270132v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751994v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soriano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04173483v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403886v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-chaperon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5933-541X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060605774" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/060605774" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sexologies.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721031v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Retaillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaperon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-femmes-et-du-genre-historiographie-sources-et" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fillod" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-clitoris/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_f%C3%A9ministes_France_-_XVIIIe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;taillaud-Bajac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rouch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23408" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Millman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Nagels" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanderpelen-Diagre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sextant.323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Zeller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4947" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Pennec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4418" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Hanafi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173036v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Kramer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Offen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265972v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delphy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4925" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1229" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083040v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1136" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4413" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taraud," TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170111v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05581729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dasen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier-Brogi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-genre-des-sciences/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/Couples-modernes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/marx_une_passion_francaise-9782707198938" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/65760" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/les-sciences-du-desir-la-sexualite-feminine-de-la-psychanalyse-aux-neurosciences/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083121v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083149v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/histoire-mondiale-de-la-france-collectif/9782021336290" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083189v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083186v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083184v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977563v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137321459#aboutBook" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968142v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091168v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968156v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968160v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269490v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269536v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270094v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270097v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270121v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270127v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270140v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091154v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270142v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270145v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270148v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270150v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92c" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267104v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267115v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267132v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083245v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083243v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083250v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083233v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082304v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Sanchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083242v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083235v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083225v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083249v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083229v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083154v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968089v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968090v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269485v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968151v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269502v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269519v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270080v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270101v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270115v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270132v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soriano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04173483v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403886v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>