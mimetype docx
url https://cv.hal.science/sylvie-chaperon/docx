--- v1 (2026-04-19)
+++ v2 (2026-05-16)
@@ -839,151 +839,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les origines de la sexologie 1850-1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Payot &amp; Rivages, pp.351, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00967985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jules Guyot, Bréviaire de l'amour expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Payot &amp; Rivages, pp.110, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00967980v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00967985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médecine du sexe et les femmes. Anthologie des perversions féminines au XIXe siècle</w:t>
               </w:r>
@@ -1709,3398 +1709,3398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michèle Le Dœuff Pionnière des études beauvoiriennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Le Dœuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simone de Beauvoir studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (2), pp.297-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/25897616-bja10031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The reception of The Second Sex in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Michèle Le Dœuff</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard von Krafft-Ebing, Psychopatia Sexualis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Cercle psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04173471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sexologie : une science européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexology: A European science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier : Les années 1968, la décennie féministe et homosexuelle en région</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Rouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.4947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02082990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexologies européennes. La médicalisation de la sexualité (Europe latine, XIXe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.1139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier « Genre, crime et châtiment »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.4418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le scandale du Deuxième sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Combats féministes, 1080, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecine et sexualité, aperçus sur une rencontre historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahema Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03011446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction, dossier &amp;quot;Éros parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rétaillaud-Bajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Revenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Taraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Éros parisien, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gss.3039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02975463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médecine et sexualité, aperçus sur une rencontre historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahema Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.123-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medicine and Sexuality, Overview of a Historiographical Encounter: French Research on the Modern and Contemporary Periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahema Hanafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regan Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37, pp.116-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le début des études féministe à Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://sms.hypotheses.org/?s=chaperon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mariage libre (1867) de Paul Lacombe entre union libre et féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier &amp;quot;Homosexualités européennes (XIXe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Taraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauvoir et le féminisme français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de L'Herne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Simone de Beauvoir, 100, pp.277-283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trône des plaisirs et des voluptés. Anatomie politique du clitoris de l'Antiquité à la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118, pp.41-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perversions, des &amp;quot; forces du mal &amp;quot; à l'inconscient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grands Dossiers des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°28, pp.55-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Deuxième sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Une vie, une œuvre Simone de Beauvoir, pp.116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexologie et féminisme au début du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Champ psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°58, pp.67-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du féminisme à la sexologie : un parcours en Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°4, http://gss.revues.org/1672</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freud et la sexologie de son temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28, pp.24-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondements du savoir psychiatrique sur la sexualité déviante au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°10, pp.276-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’anaphrodisie à la frigidité : jalons pour une histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (3), pp.189-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sexologie française contemporaine : un premier bilan historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17, pp.7-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le combat pour le droit de vote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire. Les collections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34, pp.68-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aperçus sur un siècle de féminismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Offen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 394, pp.131-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ingresso delle donne nella vita politica : Francia e Italia a confronto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, V (2), pp.117-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre et l’histoire contemporaine des sexualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (1), pp.333-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial de &amp;quot;Utopies sexuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.5-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00203493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Von der Frauengeschichte zur Geschlechtegeschichte. Die Entwicklung in Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internationale Schulbuchforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 27 (2), pp.13-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauvoir à la croisée des femmes et des intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Simone de Beauvoir studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31 (2), pp.297-316. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 20, pp.39-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinsey en France : les sexualités masculine et féminine en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 198, pp.91-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute de gant d’amour…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Panoramiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 60, pp.12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04173474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds Daniel Guérin et l’histoire de la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la BDIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 5, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04173472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire contemporaine des sexualités en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 75, pp.47-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04173475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire contemporaine des sexualités, ébauche d’un bilan historiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 84, pp.5-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui a inventé la Journée de la femme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Combats féministes, 1080, pp.40-41</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une génération d’intellectuelles dans le sillage de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13, pp.99-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures contemporaines du Deuxième sexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, pp.51-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37, pp.123-142</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mouvement jeunes femmes 1946-1970: de l’Evangile au féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de l'Histoire du Protestantisme Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 146, pp.153-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37, pp.116-135</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit de vote à la pilule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.84-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, http://sms.hypotheses.org/?s=chaperon</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auê sobre O Segundo Sexo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos Pagu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12, pp.37-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le deuxième sexe en héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...2121 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266007v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04270136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le deuxième sexe contre le naturalisme</w:t>
               </w:r>
@@ -5879,50 +5879,206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sexologie et idéologie (dossier thématique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 13, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.1229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médicalisation de la sexualité (Dossier thématique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, 2018, Histoire, médecine et santé, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hms.1136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les années 1968 : la décennie féministe et homosexuelle en région</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5934,232 +6090,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Zeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/framespa.4925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02153785v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">halshs-02083040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, crimes et châtiments</w:t>
               </w:r>
@@ -7060,51 +7060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médecine ou la fabrique du corps féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahema Hanafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7992,50 +7992,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Préface à La science taille XX elles, catalogue d'exposition de Femmes et sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La science taille XX elles, catalogue d'exposition de Femmes et sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8-9, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le couple XIXe-XX siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emma Lavigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -8048,2502 +8117,2433 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallimard Centre Pompidou-Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.412, 2018, 9782072771620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, pp.8-9, 2018</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes. France XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.IX-XX, 2017, 978-2-13-078720-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Dictionnaire des féministes. France XVIIIe-XXIe siècle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1949 : Réinventer le féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Boucheron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire mondiale de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.IX-XX, 2017, 978-2-13-078720-4</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.655-659, 2016, 9782021336290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Histoire mondiale de la France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The MLF and the Bobigny Affair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margaret A. Simons; Marybeth Timmermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simone de Beauvoir. Feminist Writings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Illinois Press, pp.179-191, 2015, 0252039009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renaissance de la sexologie française à la fin des années 1950 : Les prémisses de la révolution sexuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Giami; Gert Hekma. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Révolutions sexuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Musardine, pp.113-145., 2015, 978-2-84271-763-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freud et la sexologie de son temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Marmion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Freud et la psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions sciences humaines, pp.50-54, 2015, 9782361063542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 8: The Revival of Sexuality Studies in France in the Late 1950s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexual Revolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.655-659, 2016, 9782021336290</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave Macmillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-154, 2014, 978-1-137-32146-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Musardine, pp.113-145., 2015, 978-2-84271-763-6</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rapide disparition des résistantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Evelyne Morin-Rotureau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Françaises au cœur de la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement; Ministère de La Défense, pp.151-163, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, University of Illinois Press, pp.179-191, 2015, 0252039009</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à Massimo Prearo, Le moment politique de l'homosexualité. Mouvements, identités et communautés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Massimo Prearo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le moment politique de l'homosexualité. Mouvements, identités et communautés en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.5 -11, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions sciences humaines, pp.50-54, 2015, 9782361063542</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Difficult Struggle for Women's Political Rights in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rodriguez-Ruiz, Blanca and Rubio-Marin, ruth. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Struggle for Female Suffrage in Europe. Voting to Become Citizens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.305-319, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La rapide disparition des résistantes</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Momonne » et les « bonnes femmes » ou Beauvoir et le MLF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bard, Christine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les féministes de la deuxième vague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.85-96, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des égouts et des femmes : l'hygiénisme au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcondes, Lia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eau et féminisme. Petite histoire croisée de la domination des femmes et de la nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Dispute, pp.83-99, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le deuxième sexe de Simone de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Dermenjian, I. Jami, A. Rouquier et F. Thébaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place des femmes dans l'histoire. Une histoire mixte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Belin, pp.393-394, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un petit tour dans les études beauvoiriennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lilane Lazar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'empreinte Beauvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes sud, pp.131-137, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les féminismes et la sexualité, XIXe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorlin, Elsa et Fassin, Eric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genres et sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bpi, pp.17-24, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les amours de Beauvoir : une révolution sexuelle avant l’heure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piette, Valérie; Beauthier, Régine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les révolutions sexuelles au cours des 19e et 20e siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université libre de Bruxelles, pp.201-238, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du malthusianisme au Birth control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque La meilleure contraception c’est celle qu’on choisit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12-17, Fédération régionale Midi-Pyrénées; MFPF, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les études beauvoiriennes aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julia Kristeva. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Redécouvrir l’œuvre de Simone de Beauvoir. Du Deuxième sexe à la Cérémonie des adieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions du Bord de l’eau, pp.467-469, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexologie et féminisme : Paroles de femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Dadoun. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexyvilisation, Figures sexuelles du temps présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Punctum, pp.99-116, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le MFPF face au féminisme (1956-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bard; Janine Mossuz-Lavau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le planning familial, histoire et mémoire 1956-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.21-25, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’histoire des femmes à l’histoire du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Tager; Jean-François Wagniart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des femmes sans histoire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveaux regard; Syllepse, pp.13-22, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir à la croisée de l’histoire des femmes et des intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Trebitsch; Nicole Racine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectuelles. Du genre en histoire des intellectuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Complexe, pp.115-133, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à « Genre, militantisme, mobilisations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bard; Christian Baudelot; Janine Mossuz-Lavau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les femmes s’en mêlent. Genre et pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Martinière, pp.211-214, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contester normes et savoirs sur la sexualité (France-Angleterre, 1880-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eliane Gubin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le siècle des féminismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Atelier, pp.333-346, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre : un mot, un concept ou un label ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Fougeyrollas-Schwebel; Christine Planté; Michèle Riot-Sarcey; Claude Zaidman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le genre comme catégorie d’analyse. Sociologie, histoire, littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.107-112, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1949-1999 : cinquante ans de lectures et de débats français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Chaperon; Christine Delphy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cinquantenaire du Deuxième sexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syllepse, pp.357-362, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les récompenses des résistantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Evelyne Morin-Rotureau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Françaises au cœur de la guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Autrement; Ministère de La Défense, pp.151-163, 2014</w:t>
+              <w:t xml:space="preserve">1939-1945 : Combats de femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.171-185, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Lyon, pp.5 -11, 2014</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justicia para el &amp;quot;Segundo sexo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un siglo de antifeminismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biblioteca Nueva, pp.227-238, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.141-154, 2014, 978-1-137-32146-6</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La période 1945-1968</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut CGT d’histoire sociale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes et syndicalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VO Editions, pp.39-63, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.305-319, 2012</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feminism is dead. Long live feminism! The Women’s Movement in France at the Liberation, 1944-1946</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Duchen; Irene Bandhauer-Schöffmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When the War was Over: Women, War and Peace in Europe, 1944-1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leicester University Presss, pp.146-160, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.85-96, 2012</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frauenbewegungen in Frankreich zur Zeit der Befreiung (1944-1947)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Duchen; Irene Bandhauer-Schöffmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nach dem Krieg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centaurus, pp.154-174, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, La Dispute, pp.83-99, 2011</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mouvement des femmes à la Libération 1944-1946</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rita Thalmann; Marie-Claire Hoock-Demarle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexe et race. Discours et formes d’exclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications Universitaires Denis-Diderot, pp.147-174, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Belin, pp.393-394, 2010</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le féminisme depuis 1945 : ruptures et renouvellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Abensour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berger Levrault, pp.173-183, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...1382 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270127v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04270140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haro sur le Deuxième sexe</w:t>
               </w:r>
@@ -11230,1985 +11230,1985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04267132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertin, Célia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes, France XVIII-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.153-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valabrègue Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1477-1480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaton, Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.284-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Librairie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes. France XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.906-908</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grépon, Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.674-677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Libération sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.902-906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Grépon, Marguerite</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouque, Antoinette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.674-677</w:t>
+              <w:t xml:space="preserve">, 2017, pp.595-601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Valabrègue Catherine</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creux de la vague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.1477-1480</w:t>
+              <w:t xml:space="preserve">, 2017, pp.265-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chaton, Jeanne</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphy, Christine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.284-287</w:t>
+              <w:t xml:space="preserve">, 2017, pp.397-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.906-908</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marty-Capgras André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.949-951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fouque, Antoinette</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Beauvoir, de</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.131-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union des femmes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des féministes France XVIIIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.595-601</w:t>
+              <w:t xml:space="preserve">, 2017, pp.1469-1472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.265-269</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organes sexuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie critique du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.428-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.397-403</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Ménie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.470-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.949-951</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parti communiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.612-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.131-137</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clitoridectomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.180-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1469-1472</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krafft-Ebing, Richard von</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.347-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.153-155</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.285-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.428-438</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.777-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parti communiste</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04269485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.612-615</w:t>
+              <w:t xml:space="preserve">, 2014, pp.98-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.180-181</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes, vote des</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la France Libre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.570-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.347-348</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00968151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexualité(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d’histoire culturelle de la France contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.837-840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.470-472</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Maitron. Dictionnaire biographique mouvement ouvrier mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.417-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.285-289</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots de l’histoire des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.96-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.777-780</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaisir sexuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots de l’histoire des femmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.79-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chaperon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des sexualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.98-101</w:t>
+              <w:t xml:space="preserve">Dictionnaire des Cultures gay et lesbiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.66-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, pp.570-572</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone de Beauvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des cultures gay et lesbiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.66-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.837-840</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise d'Eaubonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chaperon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Cultures gay et lesbiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270101v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02091193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone de Beauvoir, Le deuxième sexe</w:t>
               </w:r>
@@ -13812,51 +13812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65DB82FC"/>
+    <w:nsid w:val="0E812C3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13960,51 +13960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="059C8504"/>
+    <w:nsid w:val="5586F53B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14194,51 +14194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-chaperon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5933-541X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060605774" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/060605774" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sexologies.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721031v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Retaillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaperon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-femmes-et-du-genre-historiographie-sources-et" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fillod" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-clitoris/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_f%C3%A9ministes_France_-_XVIIIe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;taillaud-Bajac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967985v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rouch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23408" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Millman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Nagels" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanderpelen-Diagre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sextant.323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10031" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Zeller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4947" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Pennec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4418" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3039" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Hanafi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173036v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Kramer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968023v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011446v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091132v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173005v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173276v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Offen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173475v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265972v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delphy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4925" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1229" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083040v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1136" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4413" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taraud," TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170111v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05581729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dasen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier-Brogi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-genre-des-sciences/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/Couples-modernes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/marx_une_passion_francaise-9782707198938" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/65760" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/les-sciences-du-desir-la-sexualite-feminine-de-la-psychanalyse-aux-neurosciences/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083121v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083149v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/histoire-mondiale-de-la-france-collectif/9782021336290" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083189v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083186v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083184v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977563v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137321459#aboutBook" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968142v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091168v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968156v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968160v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269490v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269536v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270094v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270086v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270097v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270138v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270121v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270127v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270140v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091154v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270142v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270145v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270148v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270150v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92c" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267104v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267115v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267132v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083245v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083243v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083250v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083233v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082304v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Sanchez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083242v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083235v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083238v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083225v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083249v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083229v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083154v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968089v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968090v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269485v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968151v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269502v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269519v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270080v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270101v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091193v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270115v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270132v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soriano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04173483v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403886v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-chaperon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5933-541X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060605774" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/060605774" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sexologies.hypotheses.org" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721031v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Retaillaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chaperon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deschamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-femmes-et-du-genre-historiographie-sources-et" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Fillod" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/idees-recues-clitoris/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_f%C3%A9ministes_France_-_XVIIIe-XXIe_si%C3%A8cle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Revenin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;taillaud-Bajac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967985v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967980v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rouch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23408" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Millman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170197v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Nagels" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vanderpelen-Diagre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sextant.323" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083141v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Le D&#339;uff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25897616-bja10031" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269435v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173471v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269420v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Zeller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4947" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083031v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Le Pennec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4418" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083059v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03011446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Hanafi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02975463v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3039" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173036v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Kramer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173467v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Offen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203493v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269539v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173474v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04173475v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265999v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265984v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265991v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270136v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266007v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091119v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266047v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266056v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419847v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delphy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170086v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170093v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083202v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1229" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083040v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.1136" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153785v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4925" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.4413" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967999v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Taraud," TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170123v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170104v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170111v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05581729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Reubi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rochefort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847412v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dasen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moulinier-Brogi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03903564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Courau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jarty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lapeyre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/le-genre-des-sciences/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267096v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267110v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083113v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Livres-d-Art/Couples-modernes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/marx_une_passion_francaise-9782707198938" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083097v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/node/65760" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091243v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/les-sciences-du-desir-la-sexualite-feminine-de-la-psychanalyse-aux-neurosciences/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172984v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083121v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083149v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/histoire-mondiale-de-la-france-collectif/9782021336290" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083189v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083184v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977895v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9781137321459#aboutBook" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977563v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968142v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091168v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968160v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968156v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091098v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269490v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269514v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269536v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270092v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270094v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270086v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270097v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270105v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270138v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270123v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270119v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270121v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270140v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270127v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091154v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270142v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270145v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270148v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270150v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u92c" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267104v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267115v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267132v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083229v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Sanchez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083243v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083245v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083242v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083235v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083238v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083247v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083225v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083249v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083154v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968090v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968092v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968081v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968086v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04269485v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968078v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00968151v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269502v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269519v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270080v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091193v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270101v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270115v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270132v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751994v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Soriano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04173483v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403886v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>