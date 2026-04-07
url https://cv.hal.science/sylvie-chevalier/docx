--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie CHEVALIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">cv</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Staphylococcus lugdunensis biofilm reveals key differences according to clonal lineage and iron availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dahyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-binding antiterminators: regulation of metabolism and pathogenicity in bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Ruiz de la Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2025.2581452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinazoline-Derivatives of Imino-1,2,3-Dithiazoles Promote Biofilm Dispersion of Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée de Crozals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.1733. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph18111733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squalamine and claramine A1 disperse Pseudomonas aeruginosa biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Croize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Varin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.100293. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Lifecycle: Involvement of Mechanical Constraints and Timeline of Matrix Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (8), pp.688. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics13080688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam: Pierre Cornelis (1949–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pirnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise van Bambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cámara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 206 (7), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.00179-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cmpX overexpression in Pseudomonas aeruginosa affects biofilm formation and cell morphology in response to shear stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.100191. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioflm.2024.100191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane fluidity homeostasis is required for tobramycin-enhanced biofilm in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.02303-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Pathogenicity Regulation by RNA-binding Antiterminators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R R de la Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human communications molecules on respiratory tractus bacterial pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.100557. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coemr.2024.100557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiofilm and Antivirulence Properties of 6-Polyaminosteroid Derivatives against Antibiotic-Resistant Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vergoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Schaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics13010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The natriuretic peptide receptor agonist osteocrin disperses Pseudomonas aeruginosa biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney J Tremlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioflm.2023.100131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High affinity iron uptake by pyoverdine in Pseudomonas aeruginosa involves multiple regulators besides Fur, PvdS, and FpvI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10534-022-00369-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenodeoxycholic Acid-Amikacin Combination Enhances Eradication of Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiyu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.02430-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green synthesis and anti-biofilm activities of 3,5-disubstituted isoxazoline/isoxazole-linked secondary sulfonamide derivatives on Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub El Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimae Hourma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96, pp.129517. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2023.129517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-Polyaminosteroid Squalamine Analogues Display Antibacterial Activity against Resistant Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vergoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), pp.8568. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24108568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of Legionella pneumophila to phthalates and their substitutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alafaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izelenn Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.22145. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-49426-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detoxification Response of Pseudomonas fluorescens MFAF76a to Gaseous Pollutants NO2 and NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chautrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Depayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kondakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.1576. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10081576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaea Carotenoids: Natural Pigments with Unexplored Innovative Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda de Souza Duarte Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marine Pigments, 20 (8), pp.524. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20080524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 Phage Variant Infection Reduces Virulence-Associated Traits in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.1788. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01548-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Franco-Brazilian network on natural products (FB2NP): a new network promoting cooperation and exchanges in natural products research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grougnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucindo Quintans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Química Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21577/0100-4042.20170847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue “Enterococci for Probiotic Use: Safety and Risk”: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Connil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.604. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10030604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous NO2 induces various envelope alterations in Pseudomonas fluorescens MFAF76a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chautrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Depayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kondakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.8528. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11606-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gram-Negative Bacterial Envelope Homeostasis under Oxidative and Nitrosative Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chautrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.924. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10050924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Connil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Groboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (11), pp.646. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cotton and Flax Textiles Leachables Impact Differently Cutaneous Staphylococcus aureus and Staphylococcus epidermidis Biofilm Formation and Cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Catovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.535. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life12040535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterococcus spp.: Is It a Bad Choice for a Good Use—A Conundrum to Solve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Sebei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Karray-Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (11), pp.2222. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9112222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 17β-estradiol on a human vaginal Lactobacillus crispatus strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.7133. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86628-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the response of human vaginal Lactobacillus crispatus to 17β-estradiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.11533. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-91017-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus crispatus CIP 104459, Isolated from a Vaginal Swab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Kremser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01373-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-Interactive Compounds From Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabiha Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D infrared thermospectroscopic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Batsale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.22310. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-78887-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Four Pseudomonas aeruginosa Clinical Strains with Various Biofilm Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01286-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal resistance field estimations from IR thermography using multiscale Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Groz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17686733.2020.1771529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Pseudomonas aeruginosa Virulence by Mulinane-Like Diterpenoids from Azorella atacamensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Quirós-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1626. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-Interactive Compounds from Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabiha Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.03.17.995043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the PA1113 Gene Product as an ABC Transporter Involved in the Uptake of Carbenicillin in Pseudomonas aeruginosa PAO1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Lomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (9), pp.596. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics9090596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeJA Elicitation of Chicory Hairy Roots Promotes Efficient Increase of 3,5-diCQA Accumulation, a Potent Antioxidant and Antibacterial Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Alves Dos Alves dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Samaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.659. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics9100659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermospectroscopic infrared imaging of a confined drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lehtihet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 403, pp.126167. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2020.126167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bacterial Stress Response Mechanisms: Signal Perception, Transduction and Adaptation, 8 (11), pp.1700. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des phtalates sur la physiologie des bactéries pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les perturbateurs endocriniens, 13, pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02445174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus crispatus Strain V4, Isolated from a Vaginal Swab from a Young Healthy Nonmenopausal Woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Kremser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (38), pp.e00856-19. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00856-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of action of the moonlighting protein EfTu as a Substance P sensor in Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segolene Depayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1304. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37506-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Ciprofloxacin Failure in Pseudomonas aeruginosa Biofilm: Persister Cells Survive Matrix Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.02603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02275471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-led comparative genomic and phenotypic analysis of the aquaculture pathogen Pseudomonas baetica a390T sequenced by Ion semiconductor and Nanopore technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainsley Beaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Cunningham-Oakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Macfadyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 365 (9), </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fny069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of SigX results in impaired carbon metabolism and membrane fluidity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segolene Depayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.17212. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35503-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracytoplasmic function sigma factors in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Peptidic Hormones Affecting Bacterial Biofilm Formation and Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innate Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000493926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic response of Pseudomonas aeruginosa PAO1 adhering to solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aliphatic amidase AmiE is involved in regulation of Pseudomonas aeruginosa virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.41178. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, function and regulation of Pseudomonas aeruginosa porins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (5), pp.698 - 722. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fux020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substance P and Calcitonin Gene-Related Peptide: Key Regulators of Cutaneous Microbiota Homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Gannesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Enaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2017.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Berjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Schlusselhuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.486. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Substance P in Staphylococcus aureus and Staphylococcus epidermidis Virulence: Implication for Skin Homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Mijouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.506. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Gaseous NO2 Air Pollutant of P. fluorescens Airborne Strain MFAF76a and Clinical Strain MFN1032</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kondakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Catovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Brenner-Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin-bacteria communication: Involvement of the neurohormone Calcitonin Gene Related Peptide (CGRP) in the regulation of Staphylococcus epidermidis virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep35379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interleukin-27 and IFNγ regulate the expression of CXCL9, CXCL10, and CXCL11 in hepatitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannic Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Imran Arshad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piquet-Pellorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (12), pp.1355-1367. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00109-015-1319-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A. Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pulsed light on the organoleptic properties and shelf-life extension of pork and salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nicorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.138-145. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-to-function relationships of bacterial translocator protein (TSPO): a focus on Pseudomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Connil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.631. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose favors Pseudomonas aeruginosa pellicle production through the extracytoplasmic function sigma factor SigX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6968.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proteomic approach of SigX function in Pseudomonas aeruginosa outer membrane composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Oxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94, pp.451-459. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2013.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed light inactivation of Bacillus subtilis vegetative cells in suspensions and spices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nicorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau-Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (1), pp.151-157. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2012.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of GABA, a Bacterial Metabolite, on Pseudomonas fluorescens Surface Properties and Cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Mijouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (6), pp.12186-12204. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms140612186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity and inflammatory potential of two Pseudomonas mosselii strains isolated from clinical samples of hospitalized patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Biaggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.123. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-13-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-aminobutyric acid acts as a specific virulence regulator in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 159 (Pt_2), pp.339-351. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.061267-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a pulsed light-induced stress on Enterococcus faecalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rincé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1), pp.186-195. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of normal and sensitive skin aerobic bacterial populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Mijouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (6), pp.953-961. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prolipoprotein diacylglyceryl transferase (Lgt) of Enterococcus faecalis contributes to virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany F. Reffuveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Serror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Budin-Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia R. Ladjouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 158 (3), pp.816-825. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of osteogenesis in mesenchymal stem cells by activated monocytes/macrophages depends on oncostatin M signaling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannic Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Brounais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (4), pp.762-72. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.1040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00668995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Peptidylprolyl cis / trans Isomerases in Enterococcus faecalis Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany F. Reffuveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Connil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sanguinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunella B. Posteraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80 (5), pp.1728 - 1735. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.06251-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Function of the Outer Membrane Protein OprD Homologue of Acinetobacter baumannii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catel-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (7), pp.3826-3832. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.06022-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Pseudomonas aeruginosa to a pulsed light-induced stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rincé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (3), pp.502-511. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2011.05224.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extra-cytoplasmic function sigma factor sigX modulates biofilm and virulence-related properties in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeet Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Oxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (11), pp.e80407. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0080407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01131037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of the oprF gene of Pseudomonas aeruginosa is dependent mainly on the SigX sigma factor and is sucrose induced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeet Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (16), pp.4301-4311. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00509-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Major Outer Membrane Protein Oprf is Required for Rhamnolipid Production in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoproteins of Enterococcus faecalis: bioinformatic identification, expression analysis and relation to virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Reffuveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rincé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (Pt 11), pp.3001-13. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.053314-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full virulence of Pseudomonas aeruginosa requires OprF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.1176-86. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.00850-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00722216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial-based additives for the production of artificial snow: What are the risks to human health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Berjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (7), pp.1659-1666. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sigma factor AlgU plays a key role in formation of robust biofilms by nonmucoid Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouki Shioya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (12), pp.3001-10. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01633-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and Characterization of an Inhibitor for Interleukin-31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Venereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Diveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ravon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josy Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 285 (20), pp.14955 - 14963. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M109.049163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01680095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas fluorescens alter whole-voltage-activated currents of cultured rat cerebellar granule neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Merieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59 (2), pp.379-382. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03178343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Ortholog of Mammalian Translocator Protein (TSPO) with Virulence Regulating Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.6096 - 6096. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0006096.g008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous and selective detection of two major soft rot pathogens of potato: Pectobacterium atrosepticum (Erwinia carotovora subsp. atrosepticum) and Dickeya spp. (Erwinia chrysanthemi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Groboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (2), pp.349-354. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-009-9477-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gram-Negative Bacterial Sensors for Eukaryotic Signal Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (9), pp.6967 - 6990. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s90906967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outer membrane modifications of Pseudomonas fluorescens MF37 in response to hyperosmolarity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (3), pp.1218-25. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr070539x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence diversity of the OprD protein of environmental Pseudomonas strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (3), pp.824-835. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01191.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and relative quantification of fatty acids inEscherichia coli membranes by gas chromatography/mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (20), pp.3229-3233. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.3177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dichlorodiphenyltrichloroethane impairs follicle-stimulating hormone receptor-mediated signaling in rat Sertoli cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lécureuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Crépieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Reiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (2), pp.158-164. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2006.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gliding Arc Discharge in the Potato Pathogen Erwinia carotovora subsp. atroseptica: Mechanism of Lethal Action and Effect on Membrane-Associated Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (18), pp.5904-5910. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00662-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid composition of membranes ofEscherichia coli by liquid chromatography/tandem mass spectrometry using negative electrospray ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (11), pp.1721-1728. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.3013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulation of N-Acyl Homoserine Lactone-Based Quorum Sensing in the Soft Rot Bacterium Pectobacterium atrosepticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (12), pp.4078-4081. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02681-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence diversity of the OprD protein of environmental Pseudomonas strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (3), pp.824-835. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01191.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of Pseudomonas fluorescens OprE and OprQ membrane proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marvin-Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 346 (3), pp.1048-1052. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth temperature and OprF porin affect cell surface physicochemical properties and adhesive capacities of Pseudomonas fluorescens MF37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Bellon-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Haras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (1), pp.49-54. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10295-006-0160-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization kinetics of amorphous SiC films : Influence of substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Fotsing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Borchardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chassagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 252, pp.1460-1470. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2005.02.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential activation of constitutive and inducible nitric oxide synthase (NOS) in rat cerebellar granule neurons by Pseudomonas fluorescens and invasive behaviour of the bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mezghani-Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khémiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 159 (4), pp.355-363. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2004.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive behaviour and depolarization effect of &amp;lt;I&amp;gt;Pseudomonas fluorescens&amp;lt;/I&amp;gt; on rat cerebellar granule neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mezghani-Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Clinical and Experimental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/ajcem.v6i1.7393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore Size Dependence on Growth Temperature Is a Common Characteristic of the Major Outer Membrane Protein OprF in Psychrotrophic and Mesophilic Pseudomonas Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (11), pp.6665-6669. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.11.6665-6669.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the cytotoxic effects of Pseudomonas fluorescens by growth temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Mezghani-Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Merieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 155 (1), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2003.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodependence of growth and enzymatic activities implicated in pathogenicity of two Erwinia carotovora subspecies ( Pectobacterium spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Burini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/w03-099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of N -acylhomoserine Lactones Throughout Plant Infection by Erwinia carotovora subsp. atroseptica ( Pectobacterium atrosepticum )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (11), pp.1269-1278. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI.2004.17.11.1269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas fluorescens lipopolysaccharide inhibits both delayed rectifier and transient A-type K+ channels of cultured rat cerebellar granule neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Mezghani-Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 983 (1-2), pp.185-192. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-8993(03)03055-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic effects of the lipopolysaccharide from Pseudomonas fluorescens on neurons and glial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Mezghani-Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mérieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (3), pp.95-106. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0882-4010(03)00092-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of the major outer membrane protein of Erwinia carotovora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed El Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1515 (1), pp.12-22. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0005-2736(01)00387-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for association of lipopolysaccharide with Pseudomonas fluorescens strain MF0 porin OprF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Freulet-Marrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed El Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 151 (10), pp.873-876. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0923-2508(00)01154-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an OprF-deficient mutant suggests that OprF is an essential protein for Pseudomonas fluorescens strain MF0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Burini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Freulet-Marriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Regeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Schoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 151 (8), pp.619-627. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0923-2508(00)90128-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycling D2 arrests Xenopus early embryonic cell cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Haccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jessus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 237, pp.338-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an Immunocapture-Polymerase Chain Reaction Procedure for the Detection of Grapevine Virus A in Kober Stem Grooving-Infected Grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 143 (6), pp.369-373. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0434.1995.tb00277.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an immunocapture-polymerase chain reaction procedure for the detection of grapevine virus A in kober stem grooving-infected grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 143, pp.369-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic properties of two pre-cracking matrices: a leached vermiculite and a Al-pillared saponite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Suquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Elsass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marcilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 8, pp.349-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption of foliar applied calcium in peach tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bejaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 56, pp.259-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02722429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude de CmpX à l’étude d’autres canaux ioniques mécanosensibles régulés par le facteur Sigma à fonction extracytoplasmique SigX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique de la Fédération de Recherche Régionale "Sécurité Sanitaire, Bien-être et Aliments Durables" (SéSAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Pseudomonas virulence and surface interactions by eukaryotic communication messengers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGM Irish Branch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, GALWAY, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 phages production and/or infection induced different cell envelope stress responses in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists (FEMS2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of skin-microbiota communication in neurogenic inflammation and cutaneous homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Gannesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-J. Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXèmes Journées Européennes de Dermocosmétologie "Dialogue intercellulaire dans le tissu cutané : quelles perspectives en dermocosmétologie ciblées sur les peaux fragilisées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la ciprofloxacine sur un biofilm de Pseudomonas aeruginosa : altération de la matrice, mais échec par activation de la réponse stringente et sélection de cellules persistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la ciprofloxacine sur un biofilm de Pseudomonas aeruginosa : altération de la matrice, mais échec par activation de la réponse stringente et sélection de cellules persistantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 phage induce cell wall stress response in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodrigues S. G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimic 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiofilms2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of estradiol on vaginal microbiota Lactobacillus crispatus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kremser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karsybayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Ecole Doctorale EdNBISE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des œstrogènes dans l'homéostasie de la microflore lactobacillaire féminine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kremser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karsybayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR cosm’actifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, VANNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-virulence properties of Mulinum crassifolium Phil. against Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini colloque Pseudomonas francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, VOIRON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists-FEMS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural compounds targeting pyocyanin and quorum sensing in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et Rôle de CmpX chez Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural plant extracts altering Pseudomomas aeruginosa biofilm and pyocyanin production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Azuama O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Enrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.O.J.R. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès national de la Société Française de Microbiologie (SFM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tough (or tuf) job: how a bacterial intracellular ribosomal elongation factor can act as a surface environmental sensor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-J. Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSPIT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mélissande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the link between the expression of Pf4 phage and the ECF Sigma Factor SigX ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e journées de l’Ecole Doctorale Normande de Biologie Intégrative, Santé et Environnement (EDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national 2018 de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a sigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Pseudomonas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, LIVERPOOL, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: Involvement of the ECF sigma factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth annual conference on Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, BALTIMORE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Skin Microbiote: Present Foe and Future Partner in Cosmetics Development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gannesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rowenczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in basic and Applied Science in Cosmetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skin microbiote: Present foe and future partner in cosmetics development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gannesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rowenczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in basic and Applied Science in Cosmetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « C-type natriuretic peptide&amp;quot; (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa: Présentation du mécanisme d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées du GDR MultiFonction des peptides antimicrobiens (MuFoPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux-Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FEMS Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phage Pf4 est-il impliqué dans l’augmentation de l’expression de sigX chez Pseudomonas aeruginosa ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national 2017 de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Pf4 phage involved in increase expression of sigX ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of cutaneous neuropeptides in skin-bacterial communication and virulence expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gannesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microbial Pathogenesis &amp; Host Response Mechanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobramycine et biofilm : une histoire revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liverpool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation after binding to the AmiC bacterial protein: Mechanism of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Young Microbiologists Symposium on Microbe Signalling, Organisation and Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, DUNDEE, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du facteur sigma ECF SigX dans la formation de biofilm et la réponse au stress de l’enveloppe chez Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque Français des Jeunes Chercheurs travaillant sur la Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin neuropeptides: Key regulators of cutaneous microbiote homeostasis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mijouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gannesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RegPept 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin neuropeptides: Key regulators of cutaneous microbiote homeostasis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mijouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gannesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RegPept 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial surface sensing: Phenotype of adherent bacteria depends on abiotic surface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOFILMS 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the toxicity of an antibiofilm molecule and of its effect on virulence factor production by Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Antimicrobial Peptide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, LORIENT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the toxicity of an antibiofilm molecule and of its effect on virulence factor production by Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bazire a & Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial surface sensing: Proteome and subsequent virulence of bacteria depends on inorganic surface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, MADRID, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pulsed light treatment on the bacterial decontamination effectiveness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nicorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of spices by using a pulsed light treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicorescu Irina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guérin-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Loc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turpin Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agoulon Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Engineering and Food, "ICEF11"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of athermal and innovating decontamination technologies on spores and vegetative cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Turpin A-S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colas de La Noue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Food Factory for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperstructures 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Batto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">modelling complex biological systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic benzodiazepine receptors ligands are sensed by Pseudomonas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, GOTEBORG, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas in cold environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mgj. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Alpine and Polar Microbiology” 2nd International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, INNSBRUCK, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and chemical Regulation of host-bactrerium interactions in Pseudomonas fluorescens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting Pseudomonas 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research against potato diseases : use to biological control . In European Association for Potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In European Association for Potato – Pathology section meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogreffage in vitro de vigne sur Nicotiana spp pour l'inoculation des virus A et B de la vigne (GVA, GVB) à différentes espèces de porte-greffes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological evolution of grapevine kober stem grooving symptoms in sensitive rootstock tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude etiologique des cannelures du tronc de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres de virologie vegetale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1993, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the aetiology Kober stem grooving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montreux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the etiology of grapevine wood disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Regio meeting on plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the aetiology of Kober stem grooving disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bass P. Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11thmeeting ICVG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, MONTREUX, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the immunocapture-reverse transcription PCR procedure for detection of GVA in grapevine tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montreux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrinologie microbienne de la peau : Effet de la Substance P sur les germes du microbiote cutané. In: Cours de biologie de la peau; Fonctions normales et pathologiques de la barrière cutanée ; in « Biologie Cutanée, CoBIP », ISSN2266-9949 ; Ed. Matrix, Lyon ;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Pseudomonas aeruginosa-Staphylococcus aureus mixed biofilm platform for dispersal agents screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée de Crozals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STAPHOSIUM 2025, 2ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Sainte Foy Lès Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual-biofilm model: a platform screening of biofilm dispersion activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée de Crozals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès National de la SFM, Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, BORDEAUX, France. 18, pp.571 - 586, 2020, </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41579-020-0385-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human Atrial Natriuretic Peptide and Osteocrin Act as Powerful Weapons against Pseudomonas Aeruginosa Biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney J. Tremlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biennial Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du peptide natriurétique humain ANP sur les biofilms de pseudomonas aeruginosa: résultats in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire RESPIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of endocrine disruptors on Pseudomonas aeruginosa biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëliss Manac’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiofilms2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role Of CmpX in membrane fluidity, pyocyanin production and biofilm formation in Pseudomonas aeruginosa H103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM FEMS World Microbe Forum, On line Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the putative mechanosensitive ion channel CmpX in envelope homeostasis in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe étude membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, mandelieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa virulence attenuation by Mulinium crassifolium plant from Taira Atacama's community (Calama, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie-SFM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estradiol effect on vaginal Lactobacillus crispatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kremser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS 2019, 8th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimic 2019, Deuxième symposium Franco-Canadien sur les antimicrobiens naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hormone humaine « C-type natriuretic peptide » (CNP) et ses effets sur Pseudomonas aeruginosa : description d’une nouvelle arme potentielle pour lutter contre la formation de biofilms et étude du mécanisme d’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the molecular mechanisms regulating SigX activity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-function and regulation of Pseudomonas aeruginosa porins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles fonctions pour les produits de l’opéron ami de Pseudomonas aeruginosa: Régulation de la virulence et du biofilm bactérien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation: Mechanism of action and involvement of the ami operon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journée de l’école doctorale EdNBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The natriuretic peptide hormones prevent Pseudomonas aeruginosa biofilm formation through a specific bacterial target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Roquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a strategy to identify new transcriptional regulators of the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e journées de l'Ecole Doctorale de Biologie Intégrative, Santé et Environnement (EDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the c- di-GMP level in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMBERS OF THE CmaX-CfrX-CmpX OPERON ARE DIFFERENTLY REGULATED BY ALGU AND SIGX IN RESPONSE TO HEAT AND COLD SHOCKS IN PSEUDOMONAS AERUGINOSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.J Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Members of the cmaX-cfrX-cmpX operon are differently regulated by AlgU and SigX in response to heat and cold shocks in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: involvement of the ECF sigma factor SigX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The involvement of the ami operon in Pseudomonas aeruginosa virulence regulation and biofilm formation reveals new functions for the amidase AmiE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Skin Microbiote Virulence : a key for cosmetics of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mijouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borrel Valerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Gannesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th COSM’ING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « C-type Natriuretic Peptide » (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa : Présentation du mécanisme d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the cdi- GMP level in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A. Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSEUDOMONAS CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) could be a new weapon against Pseudomonas aeruginosa biofilm through the AmiC bacterial protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference on Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du facteur sigma de réponse aux stress de l’enveloppe SigX à la formation du biofilm suite à un traitement par la tobramycine en concentration sub-létale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feuilloley M. G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques français et européen des jeunes chercheurs en mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G. J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa AmiC protein acts as a multi-functional sensor protein, involved in both virulence and biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Pseudomonas (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle in vitro d'infection urinaire sur cathéter à Pseudomonas aeruginosa traitée par ciprofloxacine : rôle prépondérant de la persistance sur la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I El Meouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the mechanism controlling the activity of the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIeme Congrès de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of SigX may result in a nutritional stress response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Signals and mechanisms activate the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishac Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'IRIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, EVREUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la détection et à la caractérisation de deux clostérovirus, le grapevine virus A (GVA) et le grapevine leafroll associated virus 1 (GLRaV1), agents impliqués dans deux maladies de la vigne : les cannelures du tronc et l'enroulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Louis Pasteur (Strasbourg 1), 1994. Français. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02848906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId761"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvie CHEVALIER </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">cv</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvie-chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6489-438X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">162092970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-binding antiterminators: regulation of metabolism and pathogenicity in bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Ruiz de la Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2025.2581452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Staphylococcus lugdunensis biofilm reveals key differences according to clonal lineage and iron availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Destruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dahyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quinazoline-Derivatives of Imino-1,2,3-Dithiazoles Promote Biofilm Dispersion of Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée de Crozals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceuticals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.1733. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ph18111733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squalamine and claramine A1 disperse Pseudomonas aeruginosa biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Croize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Varin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.100293. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Lifecycle: Involvement of Mechanical Constraints and Timeline of Matrix Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (8), pp.688. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics13080688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane fluidity homeostasis is required for tobramycin-enhanced biofilm in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (4), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.02303-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam: Pierre Cornelis (1949–2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pirnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise van Bambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Baysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Cámara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 206 (7), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.00179-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cmpX overexpression in Pseudomonas aeruginosa affects biofilm formation and cell morphology in response to shear stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7, pp.100191. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioflm.2024.100191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Pathogenicity Regulation by RNA-binding Antiterminators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R R de la Haba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human communications molecules on respiratory tractus bacterial pathogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37, pp.100557. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coemr.2024.100557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High affinity iron uptake by pyoverdine in Pseudomonas aeruginosa involves multiple regulators besides Fur, PvdS, and FpvI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (2), pp.255-261. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10534-022-00369-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenodeoxycholic Acid-Amikacin Combination Enhances Eradication of Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiyu Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weifeng Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guijian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongying Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.02430-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiofilm and Antivirulence Properties of 6-Polyaminosteroid Derivatives against Antibiotic-Resistant Bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vergoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Schaumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics13010008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The natriuretic peptide receptor agonist osteocrin disperses Pseudomonas aeruginosa biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney J Tremlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioflm.2023.100131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green synthesis and anti-biofilm activities of 3,5-disubstituted isoxazoline/isoxazole-linked secondary sulfonamide derivatives on Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub El Mahmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimae Hourma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96, pp.129517. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2023.129517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6-Polyaminosteroid Squalamine Analogues Display Antibacterial Activity against Resistant Pathogens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vergoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (10), pp.8568. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24108568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of Legionella pneumophila to phthalates and their substitutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Alafaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izelenn Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.22145. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-49426-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Franco-Brazilian network on natural products (FB2NP): a new network promoting cooperation and exchanges in natural products research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grougnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucindo Quintans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Química Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21577/0100-4042.20170847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 Phage Variant Infection Reduces Virulence-Associated Traits in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Nilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.1788. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01548-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue “Enterococci for Probiotic Use: Safety and Risk”: Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Connil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), pp.604. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10030604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous NO2 induces various envelope alterations in Pseudomonas fluorescens MFAF76a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chautrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Depayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kondakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.8528. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-11606-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gram-Negative Bacterial Envelope Homeostasis under Oxidative and Nitrosative Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chautrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.924. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10050924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detoxification Response of Pseudomonas fluorescens MFAF76a to Gaseous Pollutants NO2 and NO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chautrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Depayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kondakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.1576. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10081576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaea Carotenoids: Natural Pigments with Unexplored Innovative Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda de Souza Duarte Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Marine Pigments, 20 (8), pp.524. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20080524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Zommiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Connil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Groboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (11), pp.646. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cotton and Flax Textiles Leachables Impact Differently Cutaneous Staphylococcus aureus and Staphylococcus epidermidis Biofilm Formation and Cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Catovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Follet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (4), pp.535. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life12040535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterococcus spp.: Is It a Bad Choice for a Good Use—A Conundrum to Solve?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ferchichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Sebei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Karray-Bouraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (11), pp.2222. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9112222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the response of human vaginal Lactobacillus crispatus to 17β-estradiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ben Mlouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.11533. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-91017-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of 17β-estradiol on a human vaginal Lactobacillus crispatus strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Suet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.7133. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-86628-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus crispatus CIP 104459, Isolated from a Vaginal Swab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Kremser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (2), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01373-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of Four Pseudomonas aeruginosa Clinical Strains with Various Biofilm Phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.01286-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-Interactive Compounds From Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabiha Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling Pseudomonas aeruginosa Virulence by Mulinane-Like Diterpenoids from Azorella atacamensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Quirós-Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1626. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the PA1113 Gene Product as an ABC Transporter Involved in the Uptake of Carbenicillin in Pseudomonas aeruginosa PAO1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour-Eddine Lomri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (9), pp.596. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics9090596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane-Interactive Compounds from Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabiha Benalia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2020.03.17.995043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeJA Elicitation of Chicory Hairy Roots Promotes Efficient Increase of 3,5-diCQA Accumulation, a Potent Antioxidant and Antibacterial Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmony Alves Dos Alves dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Samaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Neut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (10), pp.659. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics9100659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélyssa Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Bacterial Stress Response Mechanisms: Signal Perception, Transduction and Adaptation, 8 (11), pp.1700. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Lactobacillus crispatus Strain V4, Isolated from a Vaginal Swab from a Young Healthy Nonmenopausal Woman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Kremser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (38), pp.e00856-19. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00856-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des phtalates sur la physiologie des bactéries pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les perturbateurs endocriniens, 13, pp.40-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-02445174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of action of the moonlighting protein EfTu as a Substance P sensor in Bacillus cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segolene Depayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.1304. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-37506-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Ciprofloxacin Failure in Pseudomonas aeruginosa Biofilm: Persister Cells Survive Matrix Disruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.02603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02275471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of SigX results in impaired carbon metabolism and membrane fluidity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segolene Depayras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.17212. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35503-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracytoplasmic function sigma factors in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community-led comparative genomic and phenotypic analysis of the aquaculture pathogen Pseudomonas baetica a390T sequenced by Ion semiconductor and Nanopore technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainsley Beaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Cunningham-Oakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Macfadyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 365 (9), </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fny069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Peptidic Hormones Affecting Bacterial Biofilm Formation and Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Innate Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000493926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic response of Pseudomonas aeruginosa PAO1 adhering to solid surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aliphatic amidase AmiE is involved in regulation of Pseudomonas aeruginosa virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.41178. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep41178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, function and regulation of Pseudomonas aeruginosa porins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (5), pp.698 - 722. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fux020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substance P and Calcitonin Gene-Related Peptide: Key Regulators of Cutaneous Microbiota Homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Gannesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Enaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2017.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Berjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Schlusselhuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.486. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response to Gaseous NO2 Air Pollutant of P. fluorescens Airborne Strain MFAF76a and Clinical Strain MFN1032</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Kondakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Catovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Brenner-Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Substance P in Staphylococcus aureus and Staphylococcus epidermidis Virulence: Implication for Skin Homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Mijouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.506. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin-bacteria communication: Involvement of the neurohormone Calcitonin Gene Related Peptide (CGRP) in the regulation of Staphylococcus epidermidis virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep35379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.01023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A. Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2015.00630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-to-function relationships of bacterial translocator protein (TSPO): a focus on Pseudomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Connil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.631. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pulsed light on the organoleptic properties and shelf-life extension of pork and salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nicorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.138-145. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.03.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucrose favors Pseudomonas aeruginosa pellicle production through the extracytoplasmic function sigma factor SigX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1574-6968.12482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of GABA, a Bacterial Metabolite, on Pseudomonas fluorescens Surface Properties and Cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Mijouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (6), pp.12186-12204. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms140612186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed light inactivation of Bacillus subtilis vegetative cells in suspensions and spices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nicorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau-Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (1), pp.151-157. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2012.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proteomic approach of SigX function in Pseudomonas aeruginosa outer membrane composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Oxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94, pp.451-459. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2013.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma-aminobutyric acid acts as a specific virulence regulator in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 159 (Pt_2), pp.339-351. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.061267-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of normal and sensitive skin aerobic bacterial populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lily Mijouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiologyOpen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (6), pp.953-961. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mbo3.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a pulsed light-induced stress on Enterococcus faecalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rincé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1), pp.186-195. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jam.12029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxicity and inflammatory potential of two Pseudomonas mosselii strains isolated from clinical samples of hospitalized patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Biaggini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.123. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2180-13-123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prolipoprotein diacylglyceryl transferase (Lgt) of Enterococcus faecalis contributes to virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany F. Reffuveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Serror</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie A. Budin-Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabia R. Ladjouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 158 (3), pp.816-825. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.055319-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the Function of the Outer Membrane Protein OprD Homologue of Acinetobacter baumannii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Catel-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (7), pp.3826-3832. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.06022-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Pseudomonas aeruginosa to a pulsed light-induced stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rincé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (3), pp.502-511. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2011.05224.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Peptidylprolyl cis / trans Isomerases in Enterococcus faecalis Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany F. Reffuveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Connil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Sanguinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunella B. Posteraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 80 (5), pp.1728 - 1735. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.06251-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of the oprF gene of Pseudomonas aeruginosa is dependent mainly on the SigX sigma factor and is sucrose induced</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeet Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (16), pp.4301-4311. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.00509-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The extra-cytoplasmic function sigma factor sigX modulates biofilm and virulence-related properties in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manjeet Bains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Oxaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (11), pp.e80407. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0080407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01131037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Major Outer Membrane Protein Oprf is Required for Rhamnolipid Production in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoproteins of Enterococcus faecalis: bioinformatic identification, expression analysis and relation to virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Reffuveille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rincé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (Pt 11), pp.3001-13. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.053314-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full virulence of Pseudomonas aeruginosa requires OprF.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (3), pp.1176-86. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/IAI.00850-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00722216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial-based additives for the production of artificial snow: What are the risks to human health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lagriffoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Absi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Berjeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408 (7), pp.1659-1666. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2010.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sigma factor AlgU plays a key role in formation of robust biofilms by nonmucoid Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouki Shioya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Ryder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 192 (12), pp.3001-10. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JB.01633-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial Ortholog of Mammalian Translocator Protein (TSPO) with Virulence Regulating Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Murillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilios Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.6096 - 6096. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0006096.g008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous and selective detection of two major soft rot pathogens of potato: Pectobacterium atrosepticum (Erwinia carotovora subsp. atrosepticum) and Dickeya spp. (Erwinia chrysanthemi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Groboillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 125 (2), pp.349-354. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-009-9477-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas fluorescens alter whole-voltage-activated currents of cultured rat cerebellar granule neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Merieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59 (2), pp.379-382. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03178343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gram-Negative Bacterial Sensors for Eukaryotic Signal Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amar Madi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (9), pp.6967 - 6990. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s90906967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outer membrane modifications of Pseudomonas fluorescens MF37 in response to hyperosmolarity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Mollé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (3), pp.1218-25. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr070539x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence diversity of the OprD protein of environmental Pseudomonas strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (3), pp.824-835. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01191.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and relative quantification of fatty acids inEscherichia coli membranes by gas chromatography/mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (20), pp.3229-3233. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.3177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gliding Arc Discharge in the Potato Pathogen Erwinia carotovora subsp. atroseptica: Mechanism of Lethal Action and Effect on Membrane-Associated Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Meylheuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (18), pp.5904-5910. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00662-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoregulation of N-Acyl Homoserine Lactone-Based Quorum Sensing in the Soft Rot Bacterium Pectobacterium atrosepticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (12), pp.4078-4081. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.02681-06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence diversity of the OprD protein of environmental Pseudomonas strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (3), pp.824-835. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01191.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid composition of membranes ofEscherichia coli by liquid chromatography/tandem mass spectrometry using negative electrospray ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (11), pp.1721-1728. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.3013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of Pseudomonas fluorescens OprE and OprQ membrane proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Marvin-Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 346 (3), pp.1048-1052. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth temperature and OprF porin affect cell surface physicochemical properties and adhesive capacities of Pseudomonas fluorescens MF37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hémery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Bellon-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Haras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (1), pp.49-54. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10295-006-0160-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the cytotoxic effects of Pseudomonas fluorescens by growth temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Mezghani-Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Merieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 155 (1), pp.39-46. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2003.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodependence of growth and enzymatic activities implicated in pathogenicity of two Erwinia carotovora subspecies ( Pectobacterium spp.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Burini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (1), pp.19-27. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/w03-099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential activation of constitutive and inducible nitric oxide synthase (NOS) in rat cerebellar granule neurons by Pseudomonas fluorescens and invasive behaviour of the bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mezghani-Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Khémiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 159 (4), pp.355-363. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micres.2004.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore Size Dependence on Growth Temperature Is a Common Characteristic of the Major Outer Membrane Protein OprF in Psychrotrophic and Mesophilic Pseudomonas Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (11), pp.6665-6669. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.70.11.6665-6669.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasive behaviour and depolarization effect of &amp;lt;I&amp;gt;Pseudomonas fluorescens&amp;lt;/I&amp;gt; on rat cerebellar granule neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mezghani-Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Khemiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Cazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Clinical and Experimental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (1), </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/ajcem.v6i1.7393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of N -acylhomoserine Lactones Throughout Plant Infection by Erwinia carotovora subsp. atroseptica ( Pectobacterium atrosepticum )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dessaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (11), pp.1269-1278. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI.2004.17.11.1269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas fluorescens lipopolysaccharide inhibits both delayed rectifier and transient A-type K+ channels of cultured rat cerebellar granule neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Mezghani-Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 983 (1-2), pp.185-192. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-8993(03)03055-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic effects of the lipopolysaccharide from Pseudomonas fluorescens on neurons and glial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Mezghani-Abdelmoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Mérieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (3), pp.95-106. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0882-4010(03)00092-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and characterisation of the major outer membrane protein of Erwinia carotovora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed El Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Molle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1515 (1), pp.12-22. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0005-2736(01)00387-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for association of lipopolysaccharide with Pseudomonas fluorescens strain MF0 porin OprF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Freulet-Marrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazed El Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Molle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 151 (10), pp.873-876. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0923-2508(00)01154-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an OprF-deficient mutant suggests that OprF is an essential protein for Pseudomonas fluorescens strain MF0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Burini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Freulet-Marriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Regeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Schoofs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 151 (8), pp.619-627. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0923-2508(00)90128-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an Immunocapture-Polymerase Chain Reaction Procedure for the Detection of Grapevine Virus A in Kober Stem Grooving-Infected Grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 143 (6), pp.369-373. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0434.1995.tb00277.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of an immunocapture-polymerase chain reaction procedure for the detection of grapevine virus A in kober stem grooving-infected grapevines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fritsch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 143, pp.369-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Mohamed Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiofilms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’étude de CmpX à l’étude d’autres canaux ioniques mécanosensibles régulés par le facteur Sigma à fonction extracytoplasmique SigX.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée scientifique de la Fédération de Recherche Régionale "Sécurité Sanitaire, Bien-être et Aliments Durables" (SéSAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint Etienne du Rouvray, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of Pseudomonas virulence and surface interactions by eukaryotic communication messengers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SGM Irish Branch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, GALWAY, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential role of skin-microbiota communication in neurogenic inflammation and cutaneous homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Gannesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-J. Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXèmes Journées Européennes de Dermocosmétologie "Dialogue intercellulaire dans le tissu cutané : quelles perspectives en dermocosmétologie ciblées sur les peaux fragilisées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 phages production and/or infection induced different cell envelope stress responses in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists (FEMS2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pf4 phage induce cell wall stress response in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cambronel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la ciprofloxacine sur un biofilm de Pseudomonas aeruginosa : altération de la matrice, mais échec par activation de la réponse stringente et sélection de cellules persistantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis M.,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodrigues S. G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimic 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la ciprofloxacine sur un biofilm de Pseudomonas aeruginosa : altération de la matrice, mais échec par activation de la réponse stringente et sélection de cellules persistantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pestel-Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiofilms2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of estradiol on vaginal microbiota Lactobacillus crispatus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kremser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karsybayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Ecole Doctorale EdNBISE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Congress of European Microbiologists-FEMS2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des œstrogènes dans l'homéostasie de la microflore lactobacillaire féminine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kremser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Karsybayeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR cosm’actifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, VANNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-virulence properties of Mulinum crassifolium Phil. against Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.C. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini colloque Pseudomonas francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, VOIRON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural compounds targeting pyocyanin and quorum sensing in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tough (or tuf) job: how a bacterial intracellular ribosomal elongation factor can act as a surface environmental sensor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-J. Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BSPIT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural plant extracts altering Pseudomomas aeruginosa biofilm and pyocyanin production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Azuama O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.S. Enrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.O.J.R. Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès national de la Société Française de Microbiologie (SFM),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et Rôle de CmpX chez Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mélissande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the link between the expression of Pf4 phage and the ECF Sigma Factor SigX ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e journées de l’Ecole Doctorale Normande de Biologie Intégrative, Santé et Environnement (EDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co. Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national 2018 de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a sigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Pseudomonas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, LIVERPOOL, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: Involvement of the ECF sigma factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth annual conference on Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, BALTIMORE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Skin Microbiote: Present Foe and Future Partner in Cosmetics Development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gannesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rowenczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in basic and Applied Science in Cosmetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phage Pf4 est-il impliqué dans l’augmentation de l’expression de sigX chez Pseudomonas aeruginosa ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national 2017 de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « C-type natriuretic peptide&amp;quot; (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa: Présentation du mécanisme d'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées du GDR MultiFonction des peptides antimicrobiens (MuFoPAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bordeaux-Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th FEMS Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skin microbiote: Present foe and future partner in cosmetics development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gannesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rowenczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in basic and Applied Science in Cosmetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Pf4 phage involved in increase expression of sigX ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liverpool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobramycine et biofilm : une histoire revisitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key role of cutaneous neuropeptides in skin-bacterial communication and virulence expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gannesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Microbial Pathogenesis &amp; Host Response Mechanism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du facteur sigma ECF SigX dans la formation de biofilm et la réponse au stress de l’enveloppe chez Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque Français des Jeunes Chercheurs travaillant sur la Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation after binding to the AmiC bacterial protein: Mechanism of action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Young Microbiologists Symposium on Microbe Signalling, Organisation and Pathogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, DUNDEE, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin neuropeptides: Key regulators of cutaneous microbiote homeostasis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mijouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gannesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RegPept 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skin neuropeptides: Key regulators of cutaneous microbiote homeostasis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A N’diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mijouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gannesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RegPept 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial surface sensing: Phenotype of adherent bacteria depends on abiotic surface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOFILMS 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the toxicity of an antibiofilm molecule and of its effect on virulence factor production by Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Antimicrobial Peptide Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, LORIENT, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the toxicity of an antibiofilm molecule and of its effect on virulence factor production by Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bazire a & Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European CF Young Investigator Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial surface sensing: Proteome and subsequent virulence of bacteria depends on inorganic surface properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, MADRID, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pulsed light treatment on the bacterial decontamination effectiveness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Nicorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decontamination of spices by using a pulsed light treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicorescu Irina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guérin-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bao Loc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turpin Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agoulon Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress of Engineering and Food, "ICEF11"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of athermal and innovating decontamination technologies on spores and vegetative cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Turpin A-S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colas de La Noue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Food Factory for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperstructures 2008-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Norris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Batto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">modelling complex biological systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic benzodiazepine receptors ligands are sensed by Pseudomonas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dagorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, GOTEBORG, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas in cold environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jaouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mgj. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Alpine and Polar Microbiology” 2nd International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, INNSBRUCK, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal and chemical Regulation of host-bactrerium interactions in Pseudomonas fluorescens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting Pseudomonas 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, MARSEILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research against potato diseases : use to biological control . In European Association for Potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Smadja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In European Association for Potato – Pathology section meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogreffage in vitro de vigne sur Nicotiana spp pour l'inoculation des virus A et B de la vigne (GVA, GVB) à différentes espèces de porte-greffes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1995, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histological evolution of grapevine kober stem grooving symptoms in sensitive rootstock tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude etiologique des cannelures du tronc de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres de virologie vegetale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1993, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the etiology of grapevine wood disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Regio meeting on plant molecular biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1993, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on the aetiology of Kober stem grooving disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bass P. Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11thmeeting ICVG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, MONTREUX, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the aetiology Kober stem grooving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montreux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the immunocapture-reverse transcription PCR procedure for detection of GVA in grapevine tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Greif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Montreux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrinologie microbienne de la peau : Effet de la Substance P sur les germes du microbiote cutané. In: Cours de biologie de la peau; Fonctions normales et pathologiques de la barrière cutanée ; in « Biologie Cutanée, CoBIP », ISSN2266-9949 ; Ed. Matrix, Lyon ;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Racine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized Pseudomonas aeruginosa-Staphylococcus aureus mixed biofilm platform for dispersal agents screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée de Crozals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STAPHOSIUM 2025, 2ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Sainte Foy Lès Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a dual-biofilm model: a platform screening of biofilm dispersion activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphnée de Crozals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Layec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Broudic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès National de la SFM, Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, BORDEAUX, France. 18, pp.571 - 586, 2020, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41579-020-0385-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Human Atrial Natriuretic Peptide and Osteocrin Act as Powerful Weapons against Pseudomonas Aeruginosa Biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courtney J. Tremlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biennial Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du peptide natriurétique humain ANP sur les biofilms de pseudomonas aeruginosa: résultats in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire RESPIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lille, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of endocrine disruptors on Pseudomonas aeruginosa biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëliss Manac’h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Calvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobiofilms2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role Of CmpX in membrane fluidity, pyocyanin production and biofilm formation in Pseudomonas aeruginosa H103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Audrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASM FEMS World Microbe Forum, On line Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the putative mechanosensitive ion channel CmpX in envelope homeostasis in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Omnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe étude membranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, mandelieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa virulence attenuation by Mulinium crassifolium plant from Taira Atacama's community (Calama, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie-SFM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estradiol effect on vaginal Lactobacillus crispatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Clabaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Suet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Kremser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS 2019, 8th Congress of European Microbiologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimic 2019, Deuxième symposium Franco-Canadien sur les antimicrobiens naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hormone humaine « C-type natriuretic peptide » (CNP) et ses effets sur Pseudomonas aeruginosa : description d’une nouvelle arme potentielle pour lutter contre la formation de biofilms et étude du mécanisme d’action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissande Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the molecular mechanisms regulating SigX activity in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lesouhaitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-function and regulation of Pseudomonas aeruginosa porins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a strategy to identify new transcriptional regulators of the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e journées de l'Ecole Doctorale de Biologie Intégrative, Santé et Environnement (EDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMBERS OF THE CmaX-CfrX-CmpX OPERON ARE DIFFERENTLY REGULATED BY ALGU AND SIGX IN RESPONSE TO HEAT AND COLD SHOCKS IN PSEUDOMONAS AERUGINOSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.J Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the c- di-GMP level in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The natriuretic peptide hormones prevent Pseudomonas aeruginosa biofilm formation through a specific bacterial target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Roquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation: Mechanism of action and involvement of the ami operon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journée de l’école doctorale EdNBISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles fonctions pour les produits de l’opéron ami de Pseudomonas aeruginosa: Régulation de la virulence et du biofilm bactérien.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Members of the cmaX-cfrX-cmpX operon are differently regulated by AlgU and SigX in response to heat and cold shocks in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: involvement of the ECF sigma factor SigX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tortuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Tahrioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The involvement of the ami operon in Pseudomonas aeruginosa virulence regulation and biofilm formation reveals new functions for the amidase AmiE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Skin Microbiote Virulence : a key for cosmetics of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awa N'Diaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mijouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borrel Valerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Gannesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Enault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th COSM’ING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « C-type Natriuretic Peptide » (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa : Présentation du mécanisme d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takfarinas Kentache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the cdi- GMP level in Pseudomonas aeruginosa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana A. Moscoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Fito-Boncompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSEUDOMONAS CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, WASHINGTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution du facteur sigma de réponse aux stress de l’enveloppe SigX à la formation du biofilm suite à un traitement par la tobramycine en concentration sub-létale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feuilloley M. G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloques français et européen des jeunes chercheurs en mucoviscidose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) could be a new weapon against Pseudomonas aeruginosa biofilm through the AmiC bacterial protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraya Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th international conference on Pseudomonas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the translocator protein (TSPO) from Pseudomonas fluorescens Pf0-1 requires the stress regulatory sigma factors AlgU and RpoH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G. J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa AmiC protein acts as a multi-functional sensor protein, involved in both virulence and biofilm regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Clamens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rosay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cosette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Pseudomonas (15, 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle in vitro d'infection urinaire sur cathéter à Pseudomonas aeruginosa traitée par ciprofloxacine : rôle prépondérant de la persistance sur la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Fiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I El Meouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Réunion Interdisciplinaire de Chimiothérapie Anti-Infectieuse (RICAI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into the mechanism controlling the activity of the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIeme Congrès de la SFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Signals and mechanisms activate the extracytoplasmic function sigma factor SigX in Pseudomonas aeruginosa?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishac Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'IRIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, EVREUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The absence of SigX may result in a nutritional stress response in Pseudomonas aeruginosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Bouffartigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pseudomonas conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la détection et à la caractérisation de deux clostérovirus, le grapevine virus A (GVA) et le grapevine leafroll associated virus 1 (GLRaV1), agents impliqués dans deux maladies de la vigne : les cannelures du tronc et l'enroulement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Louis Pasteur (Strasbourg 1), 1994. Français. </w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02848906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId700"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,51 +104,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="DE1EA788"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -185,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Destruel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dahyot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de la Haba" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2025.2581452" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e de Crozals" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Layec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18111733" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209814v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Croize" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin Simon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100293" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13080688" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pirnay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise van Bambeke" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baysse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C&#225;mara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00179-24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Labb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2024.100191" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04586437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02303-23" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R de la Haba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885159v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2024.100557" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736526v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04841718v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney J Tremlett" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100131" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592235v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00369-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyu Cui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Yang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Liu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guijian Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02430-22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800038v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub El Mahmoudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Hourma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2023.129517" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04161494v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108568" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081576" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grivard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda de Souza Duarte Filho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20080524" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01548-22" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Almeida" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grougnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucindo Quintans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170847" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653292v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030604" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678714v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10050924" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abbes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Follet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12040535" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592241v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sebei" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Karray-Bouraoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112222" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326610v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86628-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326611v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91017-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Kremser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01373-19" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469715v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ortiz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedikachi Cecil Azuama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Benalia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01068" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132535v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aouali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sommier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Batsale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78887-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pernet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01286-19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998120v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Groz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Battaglia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2020.1771529" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quir&#243;s-Guerrero" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121626" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469711v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.03.17.995043" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469725v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hulen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Lomri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9090596" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178076v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves Dos Alves dos Santos" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Etienne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Samaillie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9100659" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998122v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lehtihet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abisset" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradere" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126167" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02445174v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309567v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00856-19" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043445v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N'Diaye" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37506-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366375v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Soares" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02603" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366155v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainsley Beaton" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lood" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cunningham-Oakes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Macfadyen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mullins" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fny069" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937965v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35503-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788719v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.04.008" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623395v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41178" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886554v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux020" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886556v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Enaut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00015" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886560v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00506" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358525v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nusser" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Brenner-Weiss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00379" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886559v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35379" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01214006v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Basset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannic Danger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran Arshad" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piquet-Pellorce" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-015-1319-6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938111v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01023" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166905v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A. Moscoso" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00630" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366318v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicorescu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nguyen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.03.052" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535956v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00631" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998403v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12482" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366319v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.10.022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH9G75F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366323v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau-Ferret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agoulon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.09.047" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QXHGH2M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535959v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dagorn" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140612186" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306690v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Madi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-123" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992059v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061267-0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366325v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouffartigues" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12029" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469678v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meunier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.138" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528181v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Budin-Verneuil" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia R. Ladjouzi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055319-0" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668995v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guihard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Brounais" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle David" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Brion" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1040" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938214v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella B. Posteraro" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.06251-11" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282677v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catel-Ferreira" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Nehm&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Aranda" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.06022-11" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366329v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05224.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846231v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00509-12" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741326v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.053314-0" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558461v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.009" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01680095v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Venereau" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diveu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Grimaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ravon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josy Froger" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.049163" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469688v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mezghani" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03178343" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449333v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006096.g008" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469692v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diallo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Smadja" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Copin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9477-4" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVD2D35L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938270v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried V&#233;ron" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90906967" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846221v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle H&#233;mery" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070539x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366354v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01191.x" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97RTNRQS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366313v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oursel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3177" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NR93H8X9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656053v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bernard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reiter" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2006.11.002" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366353v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Veron" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meylheuc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00662-07" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535948v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3013" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRXVNMGM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535946v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Morin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02681-06" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450930v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366360v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marvin-Guy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.06.013" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6G80VZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366355v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haras" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-006-0160-x" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CA73F837968B95DBDB1322E480580D12E54EE44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015461v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schmidt" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Fotsing" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borchardt" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2005.02.116" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPC6B580-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469696v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezghani-Abdelmoula" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kh&#233;miri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesouhaitier" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2004.08.003" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366363v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghani-Abdelmoula" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khemiri" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cazin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ajcem.v6i1.7393" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366361v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.11.6665-6669.2004" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366367v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mezghani-Abdelmoula" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2003.09.014" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBTSN1CN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535935v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Trigui" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Burini" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w03-099" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535940v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2004.17.11.1269" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535889v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(03)03055-5" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NQG243D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372808v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0882-4010(03)00092-5" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHPZ0MZ3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366372v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed El Hamel" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Molle" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2736(01)00387-X" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366370v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Freulet-Marri&#232;re" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(00)01154-2" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4664A15A3D7E0DDC6CCF4D6EA2E1F8BFC3584B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366374v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Burini" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Freulet-Marriere" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regeard" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Schoofs" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(00)90128-1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C92D00377BBB82EE2FE0015652C7E50EBAED256/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686325v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Taieb" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chartrain" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Haccard" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jessus" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366349v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greif" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Clauzel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.1995.tb00277.x" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z3165P99-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707563v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greif" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Clauzel" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707349v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suquet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Franck" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lambert" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marcilly" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722429v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huguet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bejaud" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464221v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537349v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapalain" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chevalier" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Papadopoulos" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Orange" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537298v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tortuel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahrioui" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azuama" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376670v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Gannesen" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Racine" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clamens" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386125v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537365v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pestel-Caron" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382895v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambronel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537289v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.," TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues S. G." TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537364v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clabaut" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kremser" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karsybayeva" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Picot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537362v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537361v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Azuama" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537304v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clamens" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Desriac" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rosay" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Louis" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377857v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362120v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537367v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azuama O." TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Enrique" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O.J.R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537370v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537374v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co. Azuama" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01917978v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M&#233;lissande" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382827v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382872v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537318v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flechard" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duchesne" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537314v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537323v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gannesen" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souak" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rowenczyk" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366893v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Souak" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rowenczyk" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N&#8217;diaye" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969570v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969422v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fl&#233;chard" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382813v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386362v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376736v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377862v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386203v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537328v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crepin" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386355v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366894v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hillion" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537326v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mijouin" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillion" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrel" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gannesen" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366398v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570138v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537333v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simon" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbey" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaillard" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vieillard" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537340v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire a &amp; Dufour" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570142v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruzaud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaud" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillot" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537343v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366344v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicorescu Irina" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gu&#233;rin-Moreau" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Loc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Anne" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoulon Adrien" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537346v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Turpin A-S" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colas de La Noue" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469577v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Batto" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537348v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapalain" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagorn" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poc" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537354v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaouen" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgj. Feuilloley" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537356v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picot" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537358v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smadja" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Latour" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diallo" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777889v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bass" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779220v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775968v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779292v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775840v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537359v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bass P. Walter" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774295v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923915v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472773v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472767v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0385-0" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169445v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forge" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney J. Tremlett" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168190v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464268v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386111v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omnes" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377842v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383997v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clabaut" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suet" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01921240v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386163v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubot" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969453v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937911v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969233v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969436v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Roquigny" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386222v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gicquel" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382904v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366394v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A Moscoso" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386157v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J Feuilloley" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386171v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386194v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969426v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923890v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrel Valerie" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969228v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386419v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937971v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386331v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feuilloley M. G." TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386393v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. J. Feuilloley" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367359v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosette" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268793v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fiaux" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I El Meouche" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386341v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366396v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386428v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishac Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848906v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvie-chevalier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6489-438X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162092970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469135v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de la Haba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2025.2581452" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413363v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Destruel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dahyot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100329" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469128v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e de Crozals" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Layec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18111733" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209814v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Croize" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100293" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13080688" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04586437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02303-23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pirnay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise van Bambeke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baysse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C&#225;mara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00179-24" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Labb&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2024.100191" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R R de la Haba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885159v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2024.100557" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592235v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00369-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469738v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyu Cui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifeng Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Liu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guijian Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02430-22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736526v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04841718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney J Tremlett" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800038v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub El Mahmoudi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Hourma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2023.129517" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04161494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108568" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592226v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Almeida" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grougnet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucindo Quintans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170847" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01548-22" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653292v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030604" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chautrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Depayras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Kondakova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11606-w" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03678714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10050924" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890270v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouteiller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081576" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03946004v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grivard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda de Souza Duarte Filho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20080524" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Catovic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abbes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sauvage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Follet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life12040535" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592241v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Sebei" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Karray-Bouraoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9112222" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326611v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-91017-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326610v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86628-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535839v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Kremser" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01373-19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428484v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pernet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01286-19" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469715v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ortiz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedikachi Cecil Azuama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Benalia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01068" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469728v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quir&#243;s-Guerrero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121626" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469725v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hulen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Lomri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9090596" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469711v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.03.17.995043" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178076v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Alves Dos Alves dos Santos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Etienne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Samaillie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Neut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9100659" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02309567v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00856-19" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02445174v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043445v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N'Diaye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37506-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366375v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Soares" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roussel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Caron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02603" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937965v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35503-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788719v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.04.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366155v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainsley Beaton" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lood" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Cunningham-Oakes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Macfadyen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mullins" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fny069" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623395v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41178" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886554v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux020" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886556v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Enaut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02358525v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nusser" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Brenner-Weiss" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00379" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886560v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00506" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886559v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35379" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938111v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01023" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166905v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A. Moscoso" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00630" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535956v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Papadopoulos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00631" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366318v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nicorescu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nguyen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.03.052" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998403v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12482" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535959v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dagorn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms140612186" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366323v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau-Ferret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agoulon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.09.047" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8QXHGH2M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366319v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie B&#233;nard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2013.10.022" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH9G75F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992059v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061267-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469678v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Meunier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.138" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366325v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouffartigues" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12029" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306690v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Madi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-123" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528181v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany F. Reffuveille" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Serror" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Budin-Verneuil" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia R. Ladjouzi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.055319-0" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282677v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catel-Ferreira" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Nehm&#233;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Aranda" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.06022-11" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366329v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05224.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938214v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sanguinetti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunella B. Posteraro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.06251-11" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846231v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.00509-12" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846272v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741326v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Reffuveille" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Auffray" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rinc&#233;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.053314-0" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558461v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagriffoul" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Boudenne" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Absi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ballet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2010.01.009" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449333v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006096.g008" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469692v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diallo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Smadja" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Copin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-009-9477-4" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HVD2D35L-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469688v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mezghani" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03178343" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938270v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried V&#233;ron" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90906967" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846221v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle H&#233;mery" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meylheuc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr070539x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366354v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01191.x" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-97RTNRQS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366313v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oursel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Norris" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3177" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NR93H8X9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366353v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Veron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Meylheuc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00662-07" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535946v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Morin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02681-06" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450930v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bodilis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535948v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.3013" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WRXVNMGM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366360v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Marvin-Guy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2006.06.013" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6G80VZT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366355v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Haras" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10295-006-0160-x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0CA73F837968B95DBDB1322E480580D12E54EE44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366367v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mezghani-Abdelmoula" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2003.09.014" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBTSN1CN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535935v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Trigui" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Burini" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w03-099" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469696v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezghani-Abdelmoula" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kh&#233;miri" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesouhaitier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2004.08.003" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366361v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. De" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.70.11.6665-6669.2004" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366363v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghani-Abdelmoula" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khemiri" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cazin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ajcem.v6i1.7393" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535940v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Faure" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dessaux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2004.17.11.1269" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535889v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(03)03055-5" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NQG243D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372808v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0882-4010(03)00092-5" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHPZ0MZ3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366372v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazed El Hamel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Molle" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0005-2736(01)00387-X" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366370v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Freulet-Marri&#232;re" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(00)01154-2" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4664A15A3D7E0DDC6CCF4D6EA2E1F8BFC3584B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366374v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Burini" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Freulet-Marriere" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Regeard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Schoofs" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0923-2508(00)90128-1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2C92D00377BBB82EE2FE0015652C7E50EBAED256/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366349v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greif" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Clauzel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Walter" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0434.1995.tb00277.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z3165P99-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707563v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Greif" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Clauzel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464221v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537349v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapalain" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chevalier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Papadopoulos" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Orange" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376670v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Gannesen" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Racine" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clamens" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537298v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tortuel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahrioui" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azuama" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382895v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambronel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537365v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soares" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roussel" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pestel-Caron" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caron" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537289v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.," TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues S. G." TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386125v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537364v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clabaut" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kremser" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karsybayeva" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Picot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pichon" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537362v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537361v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Azuama" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377857v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537304v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clamens" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Desriac" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rosay" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Louis" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537370v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537367v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azuama O." TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Enrique" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O.J.R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362120v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537374v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co. Azuama" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01917978v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M&#233;lissande" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382827v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382872v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537318v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flechard" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duchesne" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537314v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537323v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gannesen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souak" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rowenczyk" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382813v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969570v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969422v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fl&#233;chard" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366893v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Souak" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rowenczyk" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N&#8217;diaye" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386362v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386203v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377862v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376736v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386355v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537328v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crepin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366894v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hillion" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537326v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mijouin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillion" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrel" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gannesen" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366398v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570138v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537333v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbey" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaillard" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vieillard" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537340v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillon" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire a &amp; Dufour" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570142v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruzaud" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaud" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillot" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537343v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366344v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicorescu Irina" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gu&#233;rin-Moreau" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Loc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turpin Anne" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agoulon Adrien" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537346v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Turpin A-S" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colas de La Noue" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469577v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Batto" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ballet" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bernot" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537348v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapalain" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagorn" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537354v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaouen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgj. Feuilloley" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537356v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picot" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537358v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Smadja" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Latour" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Faure" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diallo" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777889v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bass" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779220v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775968v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775840v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537359v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bass P. Walter" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779292v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774295v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923915v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472773v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472767v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0385-0" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169445v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forge" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney J. Tremlett" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168190v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464268v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386111v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Omnes" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taupin" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377842v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383997v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Clabaut" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukerb" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Suet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01921240v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386163v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubot" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969453v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386222v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gicquel" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382904v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386157v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J Feuilloley" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366394v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A Moscoso" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969436v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Roquigny" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969233v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937911v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386171v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Xu" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386194v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969426v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923890v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borrel Valerie" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969228v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386419v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386331v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feuilloley M. G." TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937971v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386393v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G. J. Feuilloley" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367359v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosette" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02268793v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fiaux" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I El Meouche" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386341v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386428v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishac Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366396v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02848906v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>